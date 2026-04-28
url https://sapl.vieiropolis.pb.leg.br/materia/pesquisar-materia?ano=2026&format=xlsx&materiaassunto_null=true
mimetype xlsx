--- v0 (2026-03-13)
+++ v1 (2026-04-28)
@@ -10,125 +10,134 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="148" uniqueCount="88">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="308" uniqueCount="158">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA DO LEGISLATIVO</t>
   </si>
   <si>
     <t>JUCELIO MOREIRA</t>
   </si>
   <si>
     <t>http://sapl.vieiropolis.pb.leg.br/media/</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da Carteira de Identificação da Pessoa com Transtorno do Espectro Autista (CIPTEA) no âmbito do Município de Vieirópolis-PB, e dá outras providências.</t>
   </si>
   <si>
+    <t>368</t>
+  </si>
+  <si>
+    <t>2</t>
+  </si>
+  <si>
+    <t>FABINHO</t>
+  </si>
+  <si>
+    <t>http://sapl.vieiropolis.pb.leg.br/media/sapl/public/materialegislativa/2026/368/plo_no_002_-_2026_-_fabio_cria_feira_de_animais.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a criação e regulamentação da Feira Livre para Comercialização de Animais no Município de Vieirópolis, Estado da Paraíba e dá outras providências.</t>
+  </si>
+  <si>
     <t>336</t>
   </si>
   <si>
     <t>PLCL</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR DO LEGISLATIVO</t>
-  </si>
-[...1 lines deleted...]
-    <t>FABINHO</t>
   </si>
   <si>
     <t>http://sapl.vieiropolis.pb.leg.br/media/sapl/public/materialegislativa/2026/336/projeto_de_lei_n._001_de_2026_-_diarias.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de diárias aos agentes públicos_x000D_
 da Câmara Municipal e dá outras providências</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>2</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.vieiropolis.pb.leg.br/media/sapl/public/materialegislativa/2026/341/projeto_de_lei_n._001_de_2026_-_diarias.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de diárias aos agentes públicos da Câmara Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
     <t>http://sapl.vieiropolis.pb.leg.br/media/sapl/public/materialegislativa/2026/326/req._no_001_-_2026_-_dp_-_plc_no_001-2025_-_pem.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 001/2026</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
     <t>http://sapl.vieiropolis.pb.leg.br/media/sapl/public/materialegislativa/2026/328/req._no_002_-_2026_-_dp_-_plo_no_001-2025_-_pem.pdf</t>
@@ -202,123 +211,324 @@
   <si>
     <t>8</t>
   </si>
   <si>
     <t>VANDO DO RIACHO</t>
   </si>
   <si>
     <t>http://sapl.vieiropolis.pb.leg.br/media/sapl/public/materialegislativa/2026/345/req._no_007_-_2025_-_vando_-_calcamento_campo_alegre.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja pavimentada, em paralelepípedo, a Rua que tem início defronte ao colégio do estado e terminando nas proximidades das residências dos Senhores: José Pereira de Sousa (Zé de Nezinho) e João Pereira da Silva (João Mizael), no distrito de Campo Alegre</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>http://sapl.vieiropolis.pb.leg.br/media/sapl/public/materialegislativa/2026/347/req._no_008_-_2026_-_dp_-_plo_no_001-2025_-_jma.pdf</t>
   </si>
   <si>
     <t>solicitar que depois de ouvido o Plenário, e se aprovado, sejam respectivamente,  concedido urgência especial, dispensando-se as exigências legais ou formalidades regimentais, tais como: pareceres das comissões competentes e prazos regimentais, para o Projeto de Lei Ordinária nº 001/2026, de autoria do Vereador, Jucélio Alves de Assis, que dispõe sobre a criação da Carteira de Identificação da Pessoa com Transtorno do Espectro Autista (CIPTEA) no âmbito do Município de Vieirópolis-PB, e dá outras providências..</t>
   </si>
   <si>
+    <t>349</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>TICO DE NECO</t>
+  </si>
+  <si>
+    <t>http://sapl.vieiropolis.pb.leg.br/media/sapl/public/materialegislativa/2026/349/req._no_009_-_2026_-_desvio_de_esgotos.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando que seja criada uma estrutura de desvio, para um local adequado, dos esgotos urbanos que hoje desaguam no açude de Antônio de Braga, tendo em vista o grande desastre ecológico que vem causando ao meio ambiente, como a mortalidade de inúmeros peixes, o desiquilíbrio ambiental da vegetação.</t>
+  </si>
+  <si>
+    <t>352</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>http://sapl.vieiropolis.pb.leg.br/media/sapl/public/materialegislativa/2026/352/req._no_010_-_2026_-_dp_-_plo_no_004-2025_-_pem.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando que depois de ouvido o Plenário, e se aprovado, sejam respectivamente,  concedido urgência especial, dispensando-se as exigências legais ou formalidades regimentais, tais como: pareceres das comissões competentes e prazos regimentais, para o Projeto de Lei Ordinária nº 004/2026, de autoria do Poder Executivo Municipal, que autoriza o Poder Executivo a realizar a doação de equipamentos apícolas à Associação dos Apicultores e Meliponicultores do Município de Vieirópolis/PB.</t>
+  </si>
+  <si>
+    <t>354</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>Solicitando que depois de ouvido o Plenário, e se aprovado, sejam respectivamente,  concedido urgência especial, dispensando-se as exigências legais ou formalidades regimentais, tais como: pareceres das comissões competentes e prazos regimentais, para o Projeto de Lei Ordinária nº 005/2026, de autoria do Poder Executivo Municipal, que autoriza o Poder Executivo a proceder à doação da área construída de imóvel público à Capela de Nosso Senhor do Bonfim, vinculada a Paróquia São Joaquim e Sant’Ana.</t>
+  </si>
+  <si>
+    <t>357</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>Solicitando que seja marcada uma Tribuna do Povo para o dia 11 de abril de 2026, após o encerramento da 7ª Sessão Ordinária, que ocorrerá a partir das 10h, ocasião em que os Membros do Conselho Tutelar do Município de Vieirópolis, irão expor aos Vereadores e a população em geral, as demandas, desafios e necessidades enfrentadas por esse importante órgão de proteção à infância e a adolescência.</t>
+  </si>
+  <si>
+    <t>358</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>http://sapl.vieiropolis.pb.leg.br/media/sapl/public/materialegislativa/2026/358/req._no_012_-_2026_-_dp_-_plc_no_002-2026_-_pem.docx</t>
+  </si>
+  <si>
+    <t>Solicitando que seja concedido urgência especial, dispensando-se as exigências legais ou formalidades regimentais, tais como: pareceres das comissões competentes e prazos regimentais, para o Projeto de Lei Complementar nº 002/2026, de autoria do Poder Executivo Municipal, que altera dispositivos da Lei Complementar nº 050, de 20 de fevereiro de 2024, para criar o cargo de Orçamentista, reajustar a gratificação do Agente de Contratação, redefinir a gratificação da Comissão de Contratação, estabelecer carga horária e dar outras providências.</t>
+  </si>
+  <si>
+    <t>361</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>http://sapl.vieiropolis.pb.leg.br/media/sapl/public/materialegislativa/2026/361/req._no_015_-_2026_-_policiais.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando empenho no sentido de promover com a maior brevidade possível, o aumento do contingente policial de Vieirópolis, de modo que esse contingente seja destinado exclusivamente ao Município de Vieirópolis, permaneçam no Município, especialmente no período noturno, para coibir as constantes ocorrências registradas, inclusive com vitimas fatais, ocasionadas por acidentes de motos pilotadas por menores, que constantemente, ficam praticando os chamados “pegas” em vias publicas e estradas vicinais.</t>
+  </si>
+  <si>
+    <t>362</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>http://sapl.vieiropolis.pb.leg.br/media/sapl/public/materialegislativa/2026/362/req._no_017_-_2026_-_tico_poco_artesiano.pdf</t>
+  </si>
+  <si>
+    <t>solicitando empenho no sentido de destinar recursos para perfuração e instalação de um poço artesiano na comunidade do Sítio São Diogo, Zona Rural do Município de Vieirópolis, mais especificamente nas imediações da Escola Municipal João Alves de Sousa, próximo a residência do Sr. Negro Barbosa.</t>
+  </si>
+  <si>
+    <t>363</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>http://sapl.vieiropolis.pb.leg.br/media/sapl/public/materialegislativa/2026/363/req._no_012_-_2026_-_dp_-_plc_no_002-2026_-_pem.pdf</t>
+  </si>
+  <si>
+    <t>Seja respectivamente,  concedido urgência especial, dispensando-se as exigências legais ou formalidades regimentais, tais como: pareceres das comissões competentes e prazos regimentais, para o Projeto de Lei Complementar nº 002/2026, de autoria do Poder Executivo Municipal, que altera dispositivos da Lei Complementar nº 050, de 20 de fevereiro de 2024, para criar o cargo de Orçamentista, reajustar a gratificação do Agente de Contratação, redefinir a gratificação da Comissão de Contratação, estabelecer carga horária e dar outras providências.</t>
+  </si>
+  <si>
+    <t>365</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>http://sapl.vieiropolis.pb.leg.br/media/sapl/public/materialegislativa/2026/365/req._no_016_-_2026_-_dp_-_plo_no_006-2026_-_pem.pdf</t>
+  </si>
+  <si>
+    <t>Seja respectivamente,  concedido urgência especial, dispensando-se as exigências legais ou formalidades regimentais, tais como: pareceres das comissões competentes e prazos regimentais, para o Projeto de Lei Ordinária nº 006/2026, de autoria do Poder Executivo Municipal, que dispõe sobre autorização para abertura de Crédito Especial no valor de R$ 826.471,00 (oitocentos e vinte e seis mil, quatrocentos e setenta e um reais) no orçamento vigente, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>367</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>http://sapl.vieiropolis.pb.leg.br/media/sapl/public/materialegislativa/2026/367/req._no_014_-_2026_-_dp_-_plo_no_002-2026_-_fda.pdf</t>
+  </si>
+  <si>
+    <t>Seja respectivamente,  concedido urgência especial, dispensando-se as exigências legais ou formalidades regimentais, tais como: pareceres das comissões competentes e prazos regimentais, para o Projeto de Lei Ordinária nº 002/2026, de autoria do Vereador Fabio Duarte de Andrade, que dispõe sobre a criação e regulamentação da Feira Livre para Comercialização de Animais no Município de Vieirópolis, Estado da Paraíba e dá outras providências.</t>
+  </si>
+  <si>
     <t>329</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA DO EXECUTIVO</t>
   </si>
   <si>
     <t>Prefeito</t>
   </si>
   <si>
     <t>http://sapl.vieiropolis.pb.leg.br/media/sapl/public/materialegislativa/2026/329/projeto_de_lei_ordinaria_no_001.2026_-_salario_minimo_1.pdf</t>
   </si>
   <si>
     <t>Adota e regulariza o valor do salário-mínimo nacional para o exercício financeiro de 2026 no âmbito do Município de Vieirópolis/PB, e dá outras providências.</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
     <t>http://sapl.vieiropolis.pb.leg.br/media/sapl/public/materialegislativa/2026/335/projeto_de_lei_ordinaria_no_002.2026_-_gratificacao_de_valorizacao_e_dedicacao_gvd.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição da Gratificação de Valorização e Dedicação (GVD) para os profissionais da educação em efetivo exercício nas Escolas de Tempo Integral e no Programa de Educação de Jovens e Adultos (EJA), contempla servidores efetivos e contratados, e dá outras providências.</t>
   </si>
   <si>
+    <t>353</t>
+  </si>
+  <si>
+    <t>http://sapl.vieiropolis.pb.leg.br/media/sapl/public/materialegislativa/2026/353/projeto_de_lei_ordinaria_no_004.2026_-_doacao_de_insumos_associacao_dos_apicultores.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo a realizar a doação de equipamentos apícolas à Associação dos Apicultores e Meliponicultores do Município de Vieirópolis/PB, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>355</t>
+  </si>
+  <si>
+    <t>http://sapl.vieiropolis.pb.leg.br/media/sapl/public/materialegislativa/2026/355/projeto_de_lei_ordinaria_no_005.2026_-_doacao_de_imovel_a_capela_de_nosso_senhor_do_bonfim.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal a proceder à doação da área construída de imóvel público à Capela de Nosso Senhor do Bonfim, vinculada a Paróquia São Joaquim e Sant’Ana, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>366</t>
+  </si>
+  <si>
+    <t>http://sapl.vieiropolis.pb.leg.br/media/sapl/public/materialegislativa/2026/366/projeto_de_lei_ordinaria_no_006.2026_-_dispoe_sobre_abertura_de_credito_especial.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre autorização para abertura de Crédito Especial no valor de R$ 826.471,00 (oitocentos e vinte e seis mil, quatrocentos e setenta e um reais) no orçamento vigente, e dá outras providências.</t>
+  </si>
+  <si>
     <t>327</t>
   </si>
   <si>
     <t>PLCE</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR DO EXECUTIVO</t>
   </si>
   <si>
     <t>http://sapl.vieiropolis.pb.leg.br/media/sapl/public/materialegislativa/2026/327/projeto_de_lei_complementar_no_001.2026_-_reajuste_magisterio.docx</t>
   </si>
   <si>
     <t>Concede reajuste do salário base dos profissionais do Magistério Público Municipal, com jornada de trabalho de 30 (trinta) horas semanais, no percentual de 6% (seis por cento), e dá outras providências.</t>
   </si>
   <si>
+    <t>359</t>
+  </si>
+  <si>
+    <t>http://sapl.vieiropolis.pb.leg.br/media/sapl/public/materialegislativa/2026/359/projeto_de_lei_complementar_no_002.2026_-_orcamentista_agente_de_contratacao_e_comissao.pdf</t>
+  </si>
+  <si>
+    <t>Altera dispositivos da Lei Complementar nº 050, de 20 de fevereiro de 2024, para criar o cargo de Orçamentista, reajustar a gratificação do Agente de Contratação, redefinir a gratificação da Comissão de Contratação, estabelecer carga horária e dar outras providências.</t>
+  </si>
+  <si>
+    <t>364</t>
+  </si>
+  <si>
+    <t>http://sapl.vieiropolis.pb.leg.br/media/sapl/public/materialegislativa/2026/364/projeto_de_lei_complementar_no_002.2026_-_orcamentista_agente_de_contratacao_e_comissao.pdf</t>
+  </si>
+  <si>
     <t>332</t>
   </si>
   <si>
     <t>ATA</t>
   </si>
   <si>
     <t>http://sapl.vieiropolis.pb.leg.br/media/sapl/public/materialegislativa/2026/332/ata_da_1a_seo_2a_sl_8a_leg.-_31.01.2026.pdf</t>
   </si>
   <si>
     <t>ATA DA (1ª) PRIMEIRA SESSÃO EXTRAORDINÁRIA, DA (2ª) SEGUNDA SESSÃO LEGISLATIVA, DA (8ª) OITAVA LEGISLATURA DA CÂMARA MUNICIPAL DE VIEIRÓPOLIS, REALIZADA NO DIA 31 DE JANEIRO DE 2026.</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
     <t>http://sapl.vieiropolis.pb.leg.br/media/sapl/public/materialegislativa/2026/333/ata_da_2a_seo_2a_sl_8a_leg.-_31.01.2026.pdf</t>
   </si>
   <si>
     <t>ATA DA (2ª) SEGUNDA SESSÃO EXTRAORDINÁRIA, DA (2ª) SEGUNDA SESSÃO LEGISLATIVA, DA (8ª) OITAVA LEGISLATURA DA CÂMARA MUNICIPAL DE VIEIRÓPOLIS, REALIZADA NO DIA 31 DE JANEIRO DE 2026.</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
     <t>ATA DA (1ª) PRIMEIRA SESSÃO ORDINÁRIA, DO (1º) PRIMEIRO PERÍODO ORDINÁRIO, DA (2ª) SEGUNDA SESSÃO LEGISLATIVA, DA (8ª) OITAVA LEGISLATURA DA CÂMARA MUNICIPAL DE VIEIRÓPOLIS, REALIZADA NO DIA 21 DE FEVEREIRO DE 2026.</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
     <t>http://sapl.vieiropolis.pb.leg.br/media/sapl/public/materialegislativa/2026/339/ata_da_2a_so_do_1o_po_2a_sl_8a_leg.-_28.02.2026.pdf</t>
   </si>
   <si>
     <t>ATA DA (2ª) SEGUNDA SESSÃO ORDINÁRIA, DO (1º) PRIMEIRO PERÍODO ORDINÁRIO, DA (2ª) SEGUNDA SESSÃO LEGISLATIVA, DA (8ª) OITAVA LEGISLATURA DA CÂMARA MUNICIPAL DE VIEIRÓPOLIS, REALIZADA NO DIA 28 DE FEVEREIRO DE 2026.</t>
+  </si>
+  <si>
+    <t>348</t>
+  </si>
+  <si>
+    <t>ATA DA (3ª) TERCEIRA SESSÃO ORDINÁRIA, DO (1º) PRIMEIRO PERÍODO ORDINÁRIO, DA (2ª) SEGUNDA SESSÃO LEGISLATIVA, DA (8ª) OITAVA LEGISLATURA DA CÂMARA MUNICIPAL DE VIEIRÓPOLIS, REALIZADA NO DIA 7 DE MARÇO DE 2026.</t>
+  </si>
+  <si>
+    <t>350</t>
+  </si>
+  <si>
+    <t>http://sapl.vieiropolis.pb.leg.br/media/sapl/public/materialegislativa/2026/350/ata_da_4a_so_do_1o_po_2a_sl_8a_leg.-_14.3.2026.pdf</t>
+  </si>
+  <si>
+    <t>ATA DA (4ª) QUARTA SESSÃO ORDINÁRIA, DO (1º) PRIMEIRO PERÍODO ORDINÁRIO, DA (2ª) SEGUNDA SESSÃO LEGISLATIVA, DA (8ª) OITAVA LEGISLATURA DA CÂMARA MUNICIPAL DE VIEIRÓPOLIS, REALIZADA NO DIA 14 DE MARÇO DE 2026.</t>
+  </si>
+  <si>
+    <t>351</t>
+  </si>
+  <si>
+    <t>http://sapl.vieiropolis.pb.leg.br/media/sapl/public/materialegislativa/2026/351/ata_da_5a_so_do_1o_po_2a_sl_8a_leg.-_21.3.2026.pdf</t>
+  </si>
+  <si>
+    <t>ATA DA (5ª) QUINTA SESSÃO ORDINÁRIA, DO (1º) PRIMEIRO PERÍODO ORDINÁRIO, DA (2ª) SEGUNDA SESSÃO LEGISLATIVA, DA (8ª) OITAVA LEGISLATURA DA CÂMARA MUNICIPAL DE VIEIRÓPOLIS, REALIZADA NO DIA 21 DE MARÇO DE 2026.</t>
+  </si>
+  <si>
+    <t>356</t>
+  </si>
+  <si>
+    <t>http://sapl.vieiropolis.pb.leg.br/media/sapl/public/materialegislativa/2026/356/ata_da_6a_so_do_1o_po_2a_sl_8a_leg.-_28.3.2026.pdf</t>
+  </si>
+  <si>
+    <t>ATA DA (6ª) SEXTA SESSÃO ORDINÁRIA, DO (1º) PRIMEIRO PERÍODO ORDINÁRIO, DA (2ª) SEGUNDA SESSÃO LEGISLATIVA, DA (8ª) OITAVA LEGISLATURA DA CÂMARA MUNICIPAL DE VIEIRÓPOLIS, REALIZADA NO DIA 28 DE MARÇO DE 2026.</t>
+  </si>
+  <si>
+    <t>360</t>
+  </si>
+  <si>
+    <t>http://sapl.vieiropolis.pb.leg.br/media/sapl/public/materialegislativa/2026/360/ata_da_7a_so_do_1o_po_2a_sl_8a_leg.-_11.4.2026.pdf</t>
+  </si>
+  <si>
+    <t>ATA DA (7ª) SÉTIMA SESSÃO ORDINÁRIA, DO (1º) PRIMEIRO PERÍODO ORDINÁRIO, DA (2ª) SEGUNDA SESSÃO LEGISLATIVA, DA (8ª) OITAVA LEGISLATURA DA CÂMARA MUNICIPAL DE VIEIRÓPOLIS, REALIZADA NO DIA 11 DE ABRIL DE 2026.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -622,68 +832,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vieiropolis.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vieiropolis.pb.leg.br/media/sapl/public/materialegislativa/2026/336/projeto_de_lei_n._001_de_2026_-_diarias.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vieiropolis.pb.leg.br/media/sapl/public/materialegislativa/2026/341/projeto_de_lei_n._001_de_2026_-_diarias.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vieiropolis.pb.leg.br/media/sapl/public/materialegislativa/2026/326/req._no_001_-_2026_-_dp_-_plc_no_001-2025_-_pem.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vieiropolis.pb.leg.br/media/sapl/public/materialegislativa/2026/328/req._no_002_-_2026_-_dp_-_plo_no_001-2025_-_pem.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vieiropolis.pb.leg.br/media/sapl/public/materialegislativa/2026/334/req._no_003_-_2026_-_dp_-_plo_no_002-2025_-_pem.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vieiropolis.pb.leg.br/media/sapl/public/materialegislativa/2026/337/req._no_004_-_2026_-_dp_-_plo_no_001-2025_-_mesa.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vieiropolis.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vieiropolis.pb.leg.br/media/sapl/public/materialegislativa/2026/343/req._no_005_-_2025_-_auda_troca_caixa_d_agua.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vieiropolis.pb.leg.br/media/sapl/public/materialegislativa/2026/344/req._no_006_-_2026_-_complementacao_asfaldo.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vieiropolis.pb.leg.br/media/sapl/public/materialegislativa/2026/345/req._no_007_-_2025_-_vando_-_calcamento_campo_alegre.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vieiropolis.pb.leg.br/media/sapl/public/materialegislativa/2026/347/req._no_008_-_2026_-_dp_-_plo_no_001-2025_-_jma.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vieiropolis.pb.leg.br/media/sapl/public/materialegislativa/2026/329/projeto_de_lei_ordinaria_no_001.2026_-_salario_minimo_1.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vieiropolis.pb.leg.br/media/sapl/public/materialegislativa/2026/335/projeto_de_lei_ordinaria_no_002.2026_-_gratificacao_de_valorizacao_e_dedicacao_gvd.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vieiropolis.pb.leg.br/media/sapl/public/materialegislativa/2026/327/projeto_de_lei_complementar_no_001.2026_-_reajuste_magisterio.docx" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vieiropolis.pb.leg.br/media/sapl/public/materialegislativa/2026/332/ata_da_1a_seo_2a_sl_8a_leg.-_31.01.2026.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vieiropolis.pb.leg.br/media/sapl/public/materialegislativa/2026/333/ata_da_2a_seo_2a_sl_8a_leg.-_31.01.2026.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vieiropolis.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vieiropolis.pb.leg.br/media/sapl/public/materialegislativa/2026/339/ata_da_2a_so_do_1o_po_2a_sl_8a_leg.-_28.02.2026.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vieiropolis.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vieiropolis.pb.leg.br/media/sapl/public/materialegislativa/2026/368/plo_no_002_-_2026_-_fabio_cria_feira_de_animais.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vieiropolis.pb.leg.br/media/sapl/public/materialegislativa/2026/336/projeto_de_lei_n._001_de_2026_-_diarias.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vieiropolis.pb.leg.br/media/sapl/public/materialegislativa/2026/341/projeto_de_lei_n._001_de_2026_-_diarias.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vieiropolis.pb.leg.br/media/sapl/public/materialegislativa/2026/326/req._no_001_-_2026_-_dp_-_plc_no_001-2025_-_pem.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vieiropolis.pb.leg.br/media/sapl/public/materialegislativa/2026/328/req._no_002_-_2026_-_dp_-_plo_no_001-2025_-_pem.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vieiropolis.pb.leg.br/media/sapl/public/materialegislativa/2026/334/req._no_003_-_2026_-_dp_-_plo_no_002-2025_-_pem.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vieiropolis.pb.leg.br/media/sapl/public/materialegislativa/2026/337/req._no_004_-_2026_-_dp_-_plo_no_001-2025_-_mesa.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vieiropolis.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vieiropolis.pb.leg.br/media/sapl/public/materialegislativa/2026/343/req._no_005_-_2025_-_auda_troca_caixa_d_agua.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vieiropolis.pb.leg.br/media/sapl/public/materialegislativa/2026/344/req._no_006_-_2026_-_complementacao_asfaldo.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vieiropolis.pb.leg.br/media/sapl/public/materialegislativa/2026/345/req._no_007_-_2025_-_vando_-_calcamento_campo_alegre.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vieiropolis.pb.leg.br/media/sapl/public/materialegislativa/2026/347/req._no_008_-_2026_-_dp_-_plo_no_001-2025_-_jma.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vieiropolis.pb.leg.br/media/sapl/public/materialegislativa/2026/349/req._no_009_-_2026_-_desvio_de_esgotos.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vieiropolis.pb.leg.br/media/sapl/public/materialegislativa/2026/352/req._no_010_-_2026_-_dp_-_plo_no_004-2025_-_pem.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vieiropolis.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vieiropolis.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vieiropolis.pb.leg.br/media/sapl/public/materialegislativa/2026/358/req._no_012_-_2026_-_dp_-_plc_no_002-2026_-_pem.docx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vieiropolis.pb.leg.br/media/sapl/public/materialegislativa/2026/361/req._no_015_-_2026_-_policiais.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vieiropolis.pb.leg.br/media/sapl/public/materialegislativa/2026/362/req._no_017_-_2026_-_tico_poco_artesiano.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vieiropolis.pb.leg.br/media/sapl/public/materialegislativa/2026/363/req._no_012_-_2026_-_dp_-_plc_no_002-2026_-_pem.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vieiropolis.pb.leg.br/media/sapl/public/materialegislativa/2026/365/req._no_016_-_2026_-_dp_-_plo_no_006-2026_-_pem.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vieiropolis.pb.leg.br/media/sapl/public/materialegislativa/2026/367/req._no_014_-_2026_-_dp_-_plo_no_002-2026_-_fda.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vieiropolis.pb.leg.br/media/sapl/public/materialegislativa/2026/329/projeto_de_lei_ordinaria_no_001.2026_-_salario_minimo_1.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vieiropolis.pb.leg.br/media/sapl/public/materialegislativa/2026/335/projeto_de_lei_ordinaria_no_002.2026_-_gratificacao_de_valorizacao_e_dedicacao_gvd.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vieiropolis.pb.leg.br/media/sapl/public/materialegislativa/2026/353/projeto_de_lei_ordinaria_no_004.2026_-_doacao_de_insumos_associacao_dos_apicultores.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vieiropolis.pb.leg.br/media/sapl/public/materialegislativa/2026/355/projeto_de_lei_ordinaria_no_005.2026_-_doacao_de_imovel_a_capela_de_nosso_senhor_do_bonfim.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vieiropolis.pb.leg.br/media/sapl/public/materialegislativa/2026/366/projeto_de_lei_ordinaria_no_006.2026_-_dispoe_sobre_abertura_de_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vieiropolis.pb.leg.br/media/sapl/public/materialegislativa/2026/327/projeto_de_lei_complementar_no_001.2026_-_reajuste_magisterio.docx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vieiropolis.pb.leg.br/media/sapl/public/materialegislativa/2026/359/projeto_de_lei_complementar_no_002.2026_-_orcamentista_agente_de_contratacao_e_comissao.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vieiropolis.pb.leg.br/media/sapl/public/materialegislativa/2026/364/projeto_de_lei_complementar_no_002.2026_-_orcamentista_agente_de_contratacao_e_comissao.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vieiropolis.pb.leg.br/media/sapl/public/materialegislativa/2026/332/ata_da_1a_seo_2a_sl_8a_leg.-_31.01.2026.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vieiropolis.pb.leg.br/media/sapl/public/materialegislativa/2026/333/ata_da_2a_seo_2a_sl_8a_leg.-_31.01.2026.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vieiropolis.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vieiropolis.pb.leg.br/media/sapl/public/materialegislativa/2026/339/ata_da_2a_so_do_1o_po_2a_sl_8a_leg.-_28.02.2026.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vieiropolis.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vieiropolis.pb.leg.br/media/sapl/public/materialegislativa/2026/350/ata_da_4a_so_do_1o_po_2a_sl_8a_leg.-_14.3.2026.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vieiropolis.pb.leg.br/media/sapl/public/materialegislativa/2026/351/ata_da_5a_so_do_1o_po_2a_sl_8a_leg.-_21.3.2026.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vieiropolis.pb.leg.br/media/sapl/public/materialegislativa/2026/356/ata_da_6a_so_do_1o_po_2a_sl_8a_leg.-_28.3.2026.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vieiropolis.pb.leg.br/media/sapl/public/materialegislativa/2026/360/ata_da_7a_so_do_1o_po_2a_sl_8a_leg.-_11.4.2026.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H20"/>
+  <dimension ref="A1:H41"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="44.42578125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="18.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="153.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="165.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -703,495 +913,1038 @@
       </c>
       <c r="D2" t="s">
         <v>11</v>
       </c>
       <c r="E2" t="s">
         <v>12</v>
       </c>
       <c r="F2" t="s">
         <v>13</v>
       </c>
       <c r="G2" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
         <v>16</v>
       </c>
       <c r="B3" t="s">
         <v>9</v>
       </c>
       <c r="C3" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="D3" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="E3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F3" t="s">
         <v>18</v>
       </c>
-      <c r="F3" t="s">
+      <c r="G3" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="G3" s="1" t="s">
+      <c r="H3" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
+        <v>21</v>
+      </c>
+      <c r="B4" t="s">
+        <v>9</v>
+      </c>
+      <c r="C4" t="s">
+        <v>10</v>
+      </c>
+      <c r="D4" t="s">
         <v>22</v>
       </c>
-      <c r="B4" t="s">
-[...2 lines deleted...]
-      <c r="C4" t="s">
+      <c r="E4" t="s">
         <v>23</v>
       </c>
-      <c r="D4" t="s">
-[...2 lines deleted...]
-      <c r="E4" t="s">
+      <c r="F4" t="s">
         <v>18</v>
       </c>
       <c r="G4" s="1" t="s">
         <v>24</v>
       </c>
       <c r="H4" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
         <v>26</v>
       </c>
       <c r="B5" t="s">
         <v>9</v>
       </c>
       <c r="C5" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="D5" t="s">
+        <v>22</v>
+      </c>
+      <c r="E5" t="s">
+        <v>23</v>
+      </c>
+      <c r="G5" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="E5" t="s">
+      <c r="H5" t="s">
         <v>28</v>
-      </c>
-[...4 lines deleted...]
-        <v>30</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
+        <v>29</v>
+      </c>
+      <c r="B6" t="s">
+        <v>9</v>
+      </c>
+      <c r="C6" t="s">
+        <v>10</v>
+      </c>
+      <c r="D6" t="s">
+        <v>30</v>
+      </c>
+      <c r="E6" t="s">
         <v>31</v>
-      </c>
-[...10 lines deleted...]
-        <v>28</v>
       </c>
       <c r="G6" s="1" t="s">
         <v>32</v>
       </c>
       <c r="H6" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
         <v>34</v>
       </c>
       <c r="B7" t="s">
         <v>9</v>
       </c>
       <c r="C7" t="s">
+        <v>17</v>
+      </c>
+      <c r="D7" t="s">
+        <v>30</v>
+      </c>
+      <c r="E7" t="s">
+        <v>31</v>
+      </c>
+      <c r="G7" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="D7" t="s">
-[...5 lines deleted...]
-      <c r="G7" s="1" t="s">
+      <c r="H7" t="s">
         <v>36</v>
-      </c>
-[...1 lines deleted...]
-        <v>37</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
+        <v>37</v>
+      </c>
+      <c r="B8" t="s">
+        <v>9</v>
+      </c>
+      <c r="C8" t="s">
         <v>38</v>
       </c>
-      <c r="B8" t="s">
-[...2 lines deleted...]
-      <c r="C8" t="s">
+      <c r="D8" t="s">
+        <v>30</v>
+      </c>
+      <c r="E8" t="s">
+        <v>31</v>
+      </c>
+      <c r="G8" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="D8" t="s">
-[...5 lines deleted...]
-      <c r="F8" t="s">
+      <c r="H8" t="s">
         <v>40</v>
-      </c>
-[...4 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
+        <v>41</v>
+      </c>
+      <c r="B9" t="s">
+        <v>9</v>
+      </c>
+      <c r="C9" t="s">
+        <v>42</v>
+      </c>
+      <c r="D9" t="s">
+        <v>30</v>
+      </c>
+      <c r="E9" t="s">
+        <v>31</v>
+      </c>
+      <c r="F9" t="s">
         <v>43</v>
       </c>
-      <c r="B9" t="s">
-[...2 lines deleted...]
-      <c r="C9" t="s">
+      <c r="G9" s="1" t="s">
         <v>44</v>
-      </c>
-[...7 lines deleted...]
-        <v>14</v>
       </c>
       <c r="H9" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
         <v>46</v>
       </c>
       <c r="B10" t="s">
         <v>9</v>
       </c>
       <c r="C10" t="s">
         <v>47</v>
       </c>
       <c r="D10" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="E10" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="G10" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H10" t="s">
         <v>48</v>
-      </c>
-[...1 lines deleted...]
-        <v>49</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
+        <v>49</v>
+      </c>
+      <c r="B11" t="s">
+        <v>9</v>
+      </c>
+      <c r="C11" t="s">
         <v>50</v>
       </c>
-      <c r="B11" t="s">
-[...2 lines deleted...]
-      <c r="C11" t="s">
+      <c r="D11" t="s">
+        <v>30</v>
+      </c>
+      <c r="E11" t="s">
+        <v>31</v>
+      </c>
+      <c r="G11" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="D11" t="s">
-[...8 lines deleted...]
-      <c r="G11" s="1" t="s">
+      <c r="H11" t="s">
         <v>52</v>
-      </c>
-[...1 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
+        <v>53</v>
+      </c>
+      <c r="B12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C12" t="s">
         <v>54</v>
       </c>
-      <c r="B12" t="s">
-[...2 lines deleted...]
-      <c r="C12" t="s">
+      <c r="D12" t="s">
+        <v>30</v>
+      </c>
+      <c r="E12" t="s">
+        <v>31</v>
+      </c>
+      <c r="F12" t="s">
+        <v>13</v>
+      </c>
+      <c r="G12" s="1" t="s">
         <v>55</v>
       </c>
-      <c r="D12" t="s">
-[...5 lines deleted...]
-      <c r="F12" t="s">
+      <c r="H12" t="s">
         <v>56</v>
-      </c>
-[...4 lines deleted...]
-        <v>58</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
+        <v>57</v>
+      </c>
+      <c r="B13" t="s">
+        <v>9</v>
+      </c>
+      <c r="C13" t="s">
+        <v>58</v>
+      </c>
+      <c r="D13" t="s">
+        <v>30</v>
+      </c>
+      <c r="E13" t="s">
+        <v>31</v>
+      </c>
+      <c r="F13" t="s">
         <v>59</v>
       </c>
-      <c r="B13" t="s">
-[...2 lines deleted...]
-      <c r="C13" t="s">
+      <c r="G13" s="1" t="s">
         <v>60</v>
       </c>
-      <c r="D13" t="s">
-[...5 lines deleted...]
-      <c r="G13" s="1" t="s">
+      <c r="H13" t="s">
         <v>61</v>
-      </c>
-[...1 lines deleted...]
-        <v>62</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
+        <v>62</v>
+      </c>
+      <c r="B14" t="s">
+        <v>9</v>
+      </c>
+      <c r="C14" t="s">
         <v>63</v>
       </c>
-      <c r="B14" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D14" t="s">
-        <v>11</v>
+        <v>30</v>
       </c>
       <c r="E14" t="s">
+        <v>31</v>
+      </c>
+      <c r="G14" s="1" t="s">
         <v>64</v>
       </c>
-      <c r="F14" t="s">
+      <c r="H14" t="s">
         <v>65</v>
-      </c>
-[...4 lines deleted...]
-        <v>67</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
+        <v>66</v>
+      </c>
+      <c r="B15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C15" t="s">
+        <v>67</v>
+      </c>
+      <c r="D15" t="s">
+        <v>30</v>
+      </c>
+      <c r="E15" t="s">
+        <v>31</v>
+      </c>
+      <c r="F15" t="s">
         <v>68</v>
-      </c>
-[...10 lines deleted...]
-        <v>64</v>
       </c>
       <c r="G15" s="1" t="s">
         <v>69</v>
       </c>
       <c r="H15" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
         <v>71</v>
       </c>
       <c r="B16" t="s">
         <v>9</v>
       </c>
       <c r="C16" t="s">
-        <v>10</v>
+        <v>72</v>
       </c>
       <c r="D16" t="s">
-        <v>72</v>
+        <v>30</v>
       </c>
       <c r="E16" t="s">
+        <v>31</v>
+      </c>
+      <c r="F16" t="s">
+        <v>59</v>
+      </c>
+      <c r="G16" s="1" t="s">
         <v>73</v>
       </c>
-      <c r="F16" t="s">
-[...2 lines deleted...]
-      <c r="G16" s="1" t="s">
+      <c r="H16" t="s">
         <v>74</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
+        <v>75</v>
+      </c>
+      <c r="B17" t="s">
+        <v>9</v>
+      </c>
+      <c r="C17" t="s">
         <v>76</v>
       </c>
-      <c r="B17" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D17" t="s">
+        <v>30</v>
+      </c>
+      <c r="E17" t="s">
+        <v>31</v>
+      </c>
+      <c r="G17" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H17" t="s">
         <v>77</v>
-      </c>
-[...7 lines deleted...]
-        <v>79</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
+        <v>78</v>
+      </c>
+      <c r="B18" t="s">
+        <v>9</v>
+      </c>
+      <c r="C18" t="s">
+        <v>79</v>
+      </c>
+      <c r="D18" t="s">
+        <v>30</v>
+      </c>
+      <c r="E18" t="s">
+        <v>31</v>
+      </c>
+      <c r="F18" t="s">
+        <v>18</v>
+      </c>
+      <c r="G18" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H18" t="s">
         <v>80</v>
-      </c>
-[...16 lines deleted...]
-        <v>82</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
+        <v>81</v>
+      </c>
+      <c r="B19" t="s">
+        <v>9</v>
+      </c>
+      <c r="C19" t="s">
+        <v>82</v>
+      </c>
+      <c r="D19" t="s">
+        <v>30</v>
+      </c>
+      <c r="E19" t="s">
+        <v>31</v>
+      </c>
+      <c r="F19" t="s">
+        <v>59</v>
+      </c>
+      <c r="G19" s="1" t="s">
         <v>83</v>
-      </c>
-[...13 lines deleted...]
-        <v>14</v>
       </c>
       <c r="H19" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
         <v>85</v>
       </c>
       <c r="B20" t="s">
         <v>9</v>
       </c>
       <c r="C20" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="D20" t="s">
-        <v>77</v>
+        <v>30</v>
       </c>
       <c r="E20" t="s">
-        <v>77</v>
+        <v>31</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="H20" t="s">
-        <v>87</v>
+        <v>88</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8">
+      <c r="A21" t="s">
+        <v>89</v>
+      </c>
+      <c r="B21" t="s">
+        <v>9</v>
+      </c>
+      <c r="C21" t="s">
+        <v>90</v>
+      </c>
+      <c r="D21" t="s">
+        <v>30</v>
+      </c>
+      <c r="E21" t="s">
+        <v>31</v>
+      </c>
+      <c r="F21" t="s">
+        <v>68</v>
+      </c>
+      <c r="G21" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="H21" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8">
+      <c r="A22" t="s">
+        <v>93</v>
+      </c>
+      <c r="B22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C22" t="s">
+        <v>94</v>
+      </c>
+      <c r="D22" t="s">
+        <v>30</v>
+      </c>
+      <c r="E22" t="s">
+        <v>31</v>
+      </c>
+      <c r="G22" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="H22" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8">
+      <c r="A23" t="s">
+        <v>97</v>
+      </c>
+      <c r="B23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" t="s">
+        <v>98</v>
+      </c>
+      <c r="D23" t="s">
+        <v>30</v>
+      </c>
+      <c r="E23" t="s">
+        <v>31</v>
+      </c>
+      <c r="F23" t="s">
+        <v>59</v>
+      </c>
+      <c r="G23" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="H23" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8">
+      <c r="A24" t="s">
+        <v>101</v>
+      </c>
+      <c r="B24" t="s">
+        <v>9</v>
+      </c>
+      <c r="C24" t="s">
+        <v>102</v>
+      </c>
+      <c r="D24" t="s">
+        <v>30</v>
+      </c>
+      <c r="E24" t="s">
+        <v>31</v>
+      </c>
+      <c r="F24" t="s">
+        <v>59</v>
+      </c>
+      <c r="G24" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="H24" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8">
+      <c r="A25" t="s">
+        <v>105</v>
+      </c>
+      <c r="B25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C25" t="s">
+        <v>10</v>
+      </c>
+      <c r="D25" t="s">
+        <v>11</v>
+      </c>
+      <c r="E25" t="s">
+        <v>106</v>
+      </c>
+      <c r="F25" t="s">
+        <v>107</v>
+      </c>
+      <c r="G25" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="H25" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8">
+      <c r="A26" t="s">
+        <v>110</v>
+      </c>
+      <c r="B26" t="s">
+        <v>9</v>
+      </c>
+      <c r="C26" t="s">
+        <v>17</v>
+      </c>
+      <c r="D26" t="s">
+        <v>11</v>
+      </c>
+      <c r="E26" t="s">
+        <v>106</v>
+      </c>
+      <c r="G26" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="H26" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8">
+      <c r="A27" t="s">
+        <v>113</v>
+      </c>
+      <c r="B27" t="s">
+        <v>9</v>
+      </c>
+      <c r="C27" t="s">
+        <v>38</v>
+      </c>
+      <c r="D27" t="s">
+        <v>11</v>
+      </c>
+      <c r="E27" t="s">
+        <v>106</v>
+      </c>
+      <c r="F27" t="s">
+        <v>107</v>
+      </c>
+      <c r="G27" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="H27" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8">
+      <c r="A28" t="s">
+        <v>116</v>
+      </c>
+      <c r="B28" t="s">
+        <v>9</v>
+      </c>
+      <c r="C28" t="s">
+        <v>42</v>
+      </c>
+      <c r="D28" t="s">
+        <v>11</v>
+      </c>
+      <c r="E28" t="s">
+        <v>106</v>
+      </c>
+      <c r="F28" t="s">
+        <v>107</v>
+      </c>
+      <c r="G28" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="H28" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8">
+      <c r="A29" t="s">
+        <v>119</v>
+      </c>
+      <c r="B29" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" t="s">
+        <v>47</v>
+      </c>
+      <c r="D29" t="s">
+        <v>11</v>
+      </c>
+      <c r="E29" t="s">
+        <v>106</v>
+      </c>
+      <c r="F29" t="s">
+        <v>107</v>
+      </c>
+      <c r="G29" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="H29" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8">
+      <c r="A30" t="s">
+        <v>122</v>
+      </c>
+      <c r="B30" t="s">
+        <v>9</v>
+      </c>
+      <c r="C30" t="s">
+        <v>10</v>
+      </c>
+      <c r="D30" t="s">
+        <v>123</v>
+      </c>
+      <c r="E30" t="s">
+        <v>124</v>
+      </c>
+      <c r="F30" t="s">
+        <v>107</v>
+      </c>
+      <c r="G30" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="H30" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8">
+      <c r="A31" t="s">
+        <v>127</v>
+      </c>
+      <c r="B31" t="s">
+        <v>9</v>
+      </c>
+      <c r="C31" t="s">
+        <v>17</v>
+      </c>
+      <c r="D31" t="s">
+        <v>123</v>
+      </c>
+      <c r="E31" t="s">
+        <v>124</v>
+      </c>
+      <c r="F31" t="s">
+        <v>107</v>
+      </c>
+      <c r="G31" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="H31" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8">
+      <c r="A32" t="s">
+        <v>130</v>
+      </c>
+      <c r="B32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" t="s">
+        <v>38</v>
+      </c>
+      <c r="D32" t="s">
+        <v>123</v>
+      </c>
+      <c r="E32" t="s">
+        <v>124</v>
+      </c>
+      <c r="F32" t="s">
+        <v>107</v>
+      </c>
+      <c r="G32" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="H32" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8">
+      <c r="A33" t="s">
+        <v>132</v>
+      </c>
+      <c r="B33" t="s">
+        <v>9</v>
+      </c>
+      <c r="C33" t="s">
+        <v>10</v>
+      </c>
+      <c r="D33" t="s">
+        <v>133</v>
+      </c>
+      <c r="E33" t="s">
+        <v>133</v>
+      </c>
+      <c r="G33" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="H33" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8">
+      <c r="A34" t="s">
+        <v>136</v>
+      </c>
+      <c r="B34" t="s">
+        <v>9</v>
+      </c>
+      <c r="C34" t="s">
+        <v>17</v>
+      </c>
+      <c r="D34" t="s">
+        <v>133</v>
+      </c>
+      <c r="E34" t="s">
+        <v>133</v>
+      </c>
+      <c r="G34" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="H34" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8">
+      <c r="A35" t="s">
+        <v>139</v>
+      </c>
+      <c r="B35" t="s">
+        <v>9</v>
+      </c>
+      <c r="C35" t="s">
+        <v>38</v>
+      </c>
+      <c r="D35" t="s">
+        <v>133</v>
+      </c>
+      <c r="E35" t="s">
+        <v>133</v>
+      </c>
+      <c r="G35" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H35" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8">
+      <c r="A36" t="s">
+        <v>141</v>
+      </c>
+      <c r="B36" t="s">
+        <v>9</v>
+      </c>
+      <c r="C36" t="s">
+        <v>42</v>
+      </c>
+      <c r="D36" t="s">
+        <v>133</v>
+      </c>
+      <c r="E36" t="s">
+        <v>133</v>
+      </c>
+      <c r="G36" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="H36" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8">
+      <c r="A37" t="s">
+        <v>144</v>
+      </c>
+      <c r="B37" t="s">
+        <v>9</v>
+      </c>
+      <c r="C37" t="s">
+        <v>47</v>
+      </c>
+      <c r="D37" t="s">
+        <v>133</v>
+      </c>
+      <c r="E37" t="s">
+        <v>133</v>
+      </c>
+      <c r="G37" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H37" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8">
+      <c r="A38" t="s">
+        <v>146</v>
+      </c>
+      <c r="B38" t="s">
+        <v>9</v>
+      </c>
+      <c r="C38" t="s">
+        <v>50</v>
+      </c>
+      <c r="D38" t="s">
+        <v>133</v>
+      </c>
+      <c r="E38" t="s">
+        <v>133</v>
+      </c>
+      <c r="G38" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="H38" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8">
+      <c r="A39" t="s">
+        <v>149</v>
+      </c>
+      <c r="B39" t="s">
+        <v>9</v>
+      </c>
+      <c r="C39" t="s">
+        <v>54</v>
+      </c>
+      <c r="D39" t="s">
+        <v>133</v>
+      </c>
+      <c r="E39" t="s">
+        <v>133</v>
+      </c>
+      <c r="G39" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="H39" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8">
+      <c r="A40" t="s">
+        <v>152</v>
+      </c>
+      <c r="B40" t="s">
+        <v>9</v>
+      </c>
+      <c r="C40" t="s">
+        <v>58</v>
+      </c>
+      <c r="D40" t="s">
+        <v>133</v>
+      </c>
+      <c r="E40" t="s">
+        <v>133</v>
+      </c>
+      <c r="G40" s="1" t="s">
+        <v>153</v>
+      </c>
+      <c r="H40" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8">
+      <c r="A41" t="s">
+        <v>155</v>
+      </c>
+      <c r="B41" t="s">
+        <v>9</v>
+      </c>
+      <c r="C41" t="s">
+        <v>63</v>
+      </c>
+      <c r="D41" t="s">
+        <v>133</v>
+      </c>
+      <c r="E41" t="s">
+        <v>133</v>
+      </c>
+      <c r="G41" s="1" t="s">
+        <v>156</v>
+      </c>
+      <c r="H41" t="s">
+        <v>157</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
+    <hyperlink ref="G21" r:id="rId20"/>
+    <hyperlink ref="G22" r:id="rId21"/>
+    <hyperlink ref="G23" r:id="rId22"/>
+    <hyperlink ref="G24" r:id="rId23"/>
+    <hyperlink ref="G25" r:id="rId24"/>
+    <hyperlink ref="G26" r:id="rId25"/>
+    <hyperlink ref="G27" r:id="rId26"/>
+    <hyperlink ref="G28" r:id="rId27"/>
+    <hyperlink ref="G29" r:id="rId28"/>
+    <hyperlink ref="G30" r:id="rId29"/>
+    <hyperlink ref="G31" r:id="rId30"/>
+    <hyperlink ref="G32" r:id="rId31"/>
+    <hyperlink ref="G33" r:id="rId32"/>
+    <hyperlink ref="G34" r:id="rId33"/>
+    <hyperlink ref="G35" r:id="rId34"/>
+    <hyperlink ref="G36" r:id="rId35"/>
+    <hyperlink ref="G37" r:id="rId36"/>
+    <hyperlink ref="G38" r:id="rId37"/>
+    <hyperlink ref="G39" r:id="rId38"/>
+    <hyperlink ref="G40" r:id="rId39"/>
+    <hyperlink ref="G41" r:id="rId40"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>