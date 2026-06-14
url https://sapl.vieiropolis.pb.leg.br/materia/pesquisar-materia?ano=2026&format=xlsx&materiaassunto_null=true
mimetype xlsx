--- v1 (2026-04-28)
+++ v2 (2026-06-14)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="308" uniqueCount="158">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="442" uniqueCount="216">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -73,50 +73,71 @@
     <t>PROJETO DE LEI ORDINÁRIA DO LEGISLATIVO</t>
   </si>
   <si>
     <t>JUCELIO MOREIRA</t>
   </si>
   <si>
     <t>http://sapl.vieiropolis.pb.leg.br/media/</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da Carteira de Identificação da Pessoa com Transtorno do Espectro Autista (CIPTEA) no âmbito do Município de Vieirópolis-PB, e dá outras providências.</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>FABINHO</t>
   </si>
   <si>
     <t>http://sapl.vieiropolis.pb.leg.br/media/sapl/public/materialegislativa/2026/368/plo_no_002_-_2026_-_fabio_cria_feira_de_animais.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação e regulamentação da Feira Livre para Comercialização de Animais no Município de Vieirópolis, Estado da Paraíba e dá outras providências.</t>
+  </si>
+  <si>
+    <t>376</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>http://sapl.vieiropolis.pb.leg.br/media/sapl/public/materialegislativa/2026/376/plo_no_002_-_2026_-_fabio_cria_feira_de_animais.pdf</t>
+  </si>
+  <si>
+    <t>378</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>http://sapl.vieiropolis.pb.leg.br/media/sapl/public/materialegislativa/2026/378/plo_no_003_-_2026_-_fabio_cria_feira_arraia_do_pessoa.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a criação do Evento “Arraiá de Seu Françuar” no âmbito do município de Vieirópolis e das outras providências.</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
     <t>PLCL</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR DO LEGISLATIVO</t>
   </si>
   <si>
     <t>http://sapl.vieiropolis.pb.leg.br/media/sapl/public/materialegislativa/2026/336/projeto_de_lei_n._001_de_2026_-_diarias.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de diárias aos agentes públicos_x000D_
 da Câmara Municipal e dá outras providências</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
     <t>http://sapl.vieiropolis.pb.leg.br/media/sapl/public/materialegislativa/2026/341/projeto_de_lei_n._001_de_2026_-_diarias.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de diárias aos agentes públicos da Câmara Municipal e dá outras providências.</t>
@@ -127,65 +148,59 @@
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
     <t>http://sapl.vieiropolis.pb.leg.br/media/sapl/public/materialegislativa/2026/326/req._no_001_-_2026_-_dp_-_plc_no_001-2025_-_pem.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 001/2026</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
     <t>http://sapl.vieiropolis.pb.leg.br/media/sapl/public/materialegislativa/2026/328/req._no_002_-_2026_-_dp_-_plo_no_001-2025_-_pem.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO 02-2026</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>3</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.vieiropolis.pb.leg.br/media/sapl/public/materialegislativa/2026/334/req._no_003_-_2026_-_dp_-_plo_no_002-2025_-_pem.pdf</t>
   </si>
   <si>
     <t>Concessão de urgência especial, dispensando-se as exigências legais ou formalidades regimentais, tais como: pareceres das comissões competentes e prazos regimentais, para o Projeto de Lei Ordinária nº 002/2026, de autoria do Poder Executivo Municipal, que dispõe sobre a instituição da Gratificação de Valores e Dedicação nas Escolas (GVD) para os profissionais da educação em efetivo exercício nas Escolas de Tempo Integral e no Programa de Educação de Jovens e Adultos (EJA), contempla servidores efetivos e contratados, e dá outras providências.</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>4</t>
-[...1 lines deleted...]
-  <si>
     <t>AUDA DE SEVERINO</t>
   </si>
   <si>
     <t>http://sapl.vieiropolis.pb.leg.br/media/sapl/public/materialegislativa/2026/337/req._no_004_-_2026_-_dp_-_plo_no_001-2025_-_mesa.pdf</t>
   </si>
   <si>
     <t>Solicitar que depois de ouvido o Plenário, e se aprovado, sejam respectivamente,  concedido urgência especial, dispensando-se as exigências legais ou formalidades regimentais, tais como: pareceres das comissões competentes e prazos regimentais, para o Projeto de Lei Complementar nº 001/2026, de autoria da Mesa Diretora da Câmara Municipal de Vieirópolis, que dispõe sobre a concessão de diárias aos agentes públicos da Câmara Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Solicitando que depois de ouvido o Plenário, e se aprovado, sejam respectivamente,  concedido urgência especial, dispensando-se as exigências legais ou formalidades regimentais, tais como: pareceres das comissões competentes e prazos regimentais, para o Projeto de Lei Complementar nº 001/2026, de autoria da Mesa Diretora da Câmara Municipal de Vieirópolis, que dispõe sobre a concessão de diárias aos agentes públicos da Câmara Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>http://sapl.vieiropolis.pb.leg.br/media/sapl/public/materialegislativa/2026/343/req._no_005_-_2025_-_auda_troca_caixa_d_agua.pdf</t>
@@ -328,50 +343,149 @@
   <si>
     <t>365</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>http://sapl.vieiropolis.pb.leg.br/media/sapl/public/materialegislativa/2026/365/req._no_016_-_2026_-_dp_-_plo_no_006-2026_-_pem.pdf</t>
   </si>
   <si>
     <t>Seja respectivamente,  concedido urgência especial, dispensando-se as exigências legais ou formalidades regimentais, tais como: pareceres das comissões competentes e prazos regimentais, para o Projeto de Lei Ordinária nº 006/2026, de autoria do Poder Executivo Municipal, que dispõe sobre autorização para abertura de Crédito Especial no valor de R$ 826.471,00 (oitocentos e vinte e seis mil, quatrocentos e setenta e um reais) no orçamento vigente, e dá outras providências.</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>http://sapl.vieiropolis.pb.leg.br/media/sapl/public/materialegislativa/2026/367/req._no_014_-_2026_-_dp_-_plo_no_002-2026_-_fda.pdf</t>
   </si>
   <si>
     <t>Seja respectivamente,  concedido urgência especial, dispensando-se as exigências legais ou formalidades regimentais, tais como: pareceres das comissões competentes e prazos regimentais, para o Projeto de Lei Ordinária nº 002/2026, de autoria do Vereador Fabio Duarte de Andrade, que dispõe sobre a criação e regulamentação da Feira Livre para Comercialização de Animais no Município de Vieirópolis, Estado da Paraíba e dá outras providências.</t>
   </si>
   <si>
+    <t>371</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>http://sapl.vieiropolis.pb.leg.br/media/sapl/public/materialegislativa/2026/371/req._no_020_-_2026_-_dp_-_plo_no_007-2026_-_pem.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando que depois de ouvido o Plenário, e se aprovado, sejam respectivamente,  concedido urgência especial, dispensando-se as exigências legais ou formalidades regimentais, tais como: pareceres das comissões competentes e prazos regimentais, para o Projeto de Lei Ordinária nº 007/2026, de autoria do Poder Executivo Municipal, que dispõe sobre autorização para abertura de Crédito Especial no valor de R$. 950.000,00. No orçamento vigente.</t>
+  </si>
+  <si>
+    <t>373</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>http://sapl.vieiropolis.pb.leg.br/media/sapl/public/materialegislativa/2026/373/req._no_021_-_2026_-_dp_-_plo_no_008-2026_-_pem.docx</t>
+  </si>
+  <si>
+    <t>Solicitando que depois de ouvido o Plenário, e se aprovado, sejam respectivamente,  concedido urgência especial, dispensando-se as exigências legais ou formalidades regimentais, tais como: pareceres das comissões competentes e prazos regimentais, para o Projeto de Lei Ordinária nº 008/2026, de autoria do Poder Executivo Municipal, que dispõe sobre autorização para abertura de Crédito Especial no valor de R$. 130.000,00. No orçamento vigente.</t>
+  </si>
+  <si>
+    <t>375</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>http://sapl.vieiropolis.pb.leg.br/media/sapl/public/materialegislativa/2026/375/req._no_014_-_2026_-_dp_-_plo_no_002-2026_-_fda.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando que depois de ouvido o Plenário, e se aprovado, sejam respectivamente,  concedido urgência especial, dispensando-se as exigências legais ou formalidades regimentais, tais como: pareceres das comissões competentes e prazos regimentais, para o Projeto de Lei Ordinária nº 002/2026, de autoria do Vereador Fabio Duarte de Andrade, que dispõe sobre a criação e regulamentação da Feira Livre para Comercialização de Animais no Município de Vieirópolis, Estado da Paraíba e dá outras providências</t>
+  </si>
+  <si>
+    <t>377</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>http://sapl.vieiropolis.pb.leg.br/media/sapl/public/materialegislativa/2026/377/req._no_019_-_2026_-_dp_-_plo_no_003-2026_-_fda.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando que depois de ouvido o Plenário, e se aprovado, sejam respectivamente,  concedido urgência especial, dispensando-se as exigências legais ou formalidades regimentais, tais como: pareceres das comissões competentes e prazos regimentais, para o Projeto de Lei Ordinária nº 003/2026, de autoria do Vereador Fabio Duarte de Andrade, que dispõe sobre a criação do Evento “Arraiá de Seu Françuar” no âmbito do município de Vieirópolis e das outras providências.</t>
+  </si>
+  <si>
+    <t>380</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>MAZINHO</t>
+  </si>
+  <si>
+    <t>http://sapl.vieiropolis.pb.leg.br/media/sapl/public/materialegislativa/2026/380/req._no_018_-_2025_-_mazinho_sessao_tribuna_do_povo_secretaria_meio_ambiente.pdf</t>
+  </si>
+  <si>
+    <t>solicitando providencias no sentido de enlanguescer a curva existente no calçamento que passa entre o prédio da UBS – Unidade Básica de Saúde e a residência do Sr. Teodoro, na comunidade de Cachoeira de Cima, tendo em vista a referida curva ser muito estreita e está dificultando a passagem dos veículos na localidade.</t>
+  </si>
+  <si>
+    <t>381</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>http://sapl.vieiropolis.pb.leg.br/media/sapl/public/materialegislativa/2026/381/req._no_024_-_2026_-_rotatoria_acesso_vieiropolis.pdf</t>
+  </si>
+  <si>
+    <t>solicitando que seja construída uma rotatória, com a instalação de redutores de velocidade/lombadas, na PB/385 – Mauro Abrantes Sobrinho, no local em que dá acesso a PB/383 – José Júlio Gonçalves que liga referida PB a Sede do Município de Vieirópolis, de modo a combater os constantes acidentes que vem ocorrendo naquele local, inclusive com vítimas fatais.</t>
+  </si>
+  <si>
+    <t>382</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>http://sapl.vieiropolis.pb.leg.br/media/sapl/public/materialegislativa/2026/382/req._no_022_-_2026_-_dp_-_plo_no_010-2026_-_pem.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando que depois de ouvido o Plenário, e se aprovado, sejam respectivamente,  concedido urgência especial, dispensando-se as exigências legais ou formalidades regimentais, tais como: pareceres das comissões competentes e prazos regimentais, para o Projeto de Lei Ordinária nº 010/2026, de autoria do Poder Executivo Municipal, que dispõe sobre autorização para abertura de Crédito Especial no valor de R$ 373.164,00 (trezentos e setenta e três mil, cento e sessenta e quatro reais) no orçamento vigente.</t>
+  </si>
+  <si>
+    <t>384</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>http://sapl.vieiropolis.pb.leg.br/media/sapl/public/materialegislativa/2026/384/req._no_023_-_2026_-_dp_-_plo_no_011-2026_-_pem.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando que depois de ouvido o Plenário, e se aprovado, sejam respectivamente,  concedido urgência especial, dispensando-se as exigências legais ou formalidades regimentais, tais como: pareceres das comissões competentes e prazos regimentais, para o Projeto de Lei Ordinária nº 011/2026, de autoria do Poder Executivo Municipal, que dispõe sobre autorização para abertura de Crédito Especial no valor de R$ 480.000,00 (quatrocentos e oitenta mil reais) no orçamento vigente.</t>
+  </si>
+  <si>
     <t>329</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA DO EXECUTIVO</t>
   </si>
   <si>
     <t>Prefeito</t>
   </si>
   <si>
     <t>http://sapl.vieiropolis.pb.leg.br/media/sapl/public/materialegislativa/2026/329/projeto_de_lei_ordinaria_no_001.2026_-_salario_minimo_1.pdf</t>
   </si>
   <si>
     <t>Adota e regulariza o valor do salário-mínimo nacional para o exercício financeiro de 2026 no âmbito do Município de Vieirópolis/PB, e dá outras providências.</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
     <t>http://sapl.vieiropolis.pb.leg.br/media/sapl/public/materialegislativa/2026/335/projeto_de_lei_ordinaria_no_002.2026_-_gratificacao_de_valorizacao_e_dedicacao_gvd.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição da Gratificação de Valorização e Dedicação (GVD) para os profissionais da educação em efetivo exercício nas Escolas de Tempo Integral e no Programa de Educação de Jovens e Adultos (EJA), contempla servidores efetivos e contratados, e dá outras providências.</t>
   </si>
   <si>
     <t>353</t>
@@ -379,50 +493,92 @@
   <si>
     <t>http://sapl.vieiropolis.pb.leg.br/media/sapl/public/materialegislativa/2026/353/projeto_de_lei_ordinaria_no_004.2026_-_doacao_de_insumos_associacao_dos_apicultores.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a realizar a doação de equipamentos apícolas à Associação dos Apicultores e Meliponicultores do Município de Vieirópolis/PB, e dá outras providências.</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
     <t>http://sapl.vieiropolis.pb.leg.br/media/sapl/public/materialegislativa/2026/355/projeto_de_lei_ordinaria_no_005.2026_-_doacao_de_imovel_a_capela_de_nosso_senhor_do_bonfim.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a proceder à doação da área construída de imóvel público à Capela de Nosso Senhor do Bonfim, vinculada a Paróquia São Joaquim e Sant’Ana, e dá outras providências.</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
     <t>http://sapl.vieiropolis.pb.leg.br/media/sapl/public/materialegislativa/2026/366/projeto_de_lei_ordinaria_no_006.2026_-_dispoe_sobre_abertura_de_credito_especial.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Especial no valor de R$ 826.471,00 (oitocentos e vinte e seis mil, quatrocentos e setenta e um reais) no orçamento vigente, e dá outras providências.</t>
   </si>
   <si>
+    <t>370</t>
+  </si>
+  <si>
+    <t>http://sapl.vieiropolis.pb.leg.br/media/sapl/public/materialegislativa/2026/370/projeto_de_lei_ordinaria_no_006.2026_-_dispoe_sobre_abertura_de_credito_especial.pdf</t>
+  </si>
+  <si>
+    <t>372</t>
+  </si>
+  <si>
+    <t>http://sapl.vieiropolis.pb.leg.br/media/sapl/public/materialegislativa/2026/372/projeto_de_lei_ordinaria_no_007.2026_-_dispoe_sobre_abertura_de_credito_especial_no_valor_de_r_950.000.docx</t>
+  </si>
+  <si>
+    <t>Dispõe sobre autorização para abertura de Crédito Especial no valor de R$ 950.000,00 (novecentos e cinquenta mil reais) no orçamento vigente, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>374</t>
+  </si>
+  <si>
+    <t>http://sapl.vieiropolis.pb.leg.br/media/sapl/public/materialegislativa/2026/374/projeto_de_lei_ordinaria_no_008.2026_-_dispoe_sobre_abertura_de_credito_especial_no_valor_de_r_130.000.docx</t>
+  </si>
+  <si>
+    <t>Dispõe sobre autorização para abertura de Crédito Especial no valor de R$ 130.000,00 (cento e trinta mil reais) no orçamento vigente, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>383</t>
+  </si>
+  <si>
+    <t>http://sapl.vieiropolis.pb.leg.br/media/sapl/public/materialegislativa/2026/383/projeto_de_lei_ordinaria_no_010.2026_-_dispoe_sobre_abertura_de_credito_especial_no_valor_de_r_373.16400_1.docx</t>
+  </si>
+  <si>
+    <t>Dispõe sobre autorização para abertura de Crédito Especial no valor de R$ 373.164,00 (trezentos e setenta e três mil, cento e sessenta e quatro reais) no orçamento vigente, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>385</t>
+  </si>
+  <si>
+    <t>http://sapl.vieiropolis.pb.leg.br/media/sapl/public/materialegislativa/2026/385/projeto_de_lei_ordinaria_no_011.2026_-_dispoe_sobre_abertura_de_credito_especial_no_valor_de_r_480.00000.pdf</t>
+  </si>
+  <si>
+    <t>dispõe sobre autorização para abertura de Crédito Especial no valor de R$ 480.000,00 (quatrocentos e oitenta mil reais) no orçamento vigente.</t>
+  </si>
+  <si>
     <t>327</t>
   </si>
   <si>
     <t>PLCE</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR DO EXECUTIVO</t>
   </si>
   <si>
     <t>http://sapl.vieiropolis.pb.leg.br/media/sapl/public/materialegislativa/2026/327/projeto_de_lei_complementar_no_001.2026_-_reajuste_magisterio.docx</t>
   </si>
   <si>
     <t>Concede reajuste do salário base dos profissionais do Magistério Público Municipal, com jornada de trabalho de 30 (trinta) horas semanais, no percentual de 6% (seis por cento), e dá outras providências.</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
     <t>http://sapl.vieiropolis.pb.leg.br/media/sapl/public/materialegislativa/2026/359/projeto_de_lei_complementar_no_002.2026_-_orcamentista_agente_de_contratacao_e_comissao.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Complementar nº 050, de 20 de fevereiro de 2024, para criar o cargo de Orçamentista, reajustar a gratificação do Agente de Contratação, redefinir a gratificação da Comissão de Contratação, estabelecer carga horária e dar outras providências.</t>
   </si>
   <si>
     <t>364</t>
@@ -485,50 +641,68 @@
     <t>351</t>
   </si>
   <si>
     <t>http://sapl.vieiropolis.pb.leg.br/media/sapl/public/materialegislativa/2026/351/ata_da_5a_so_do_1o_po_2a_sl_8a_leg.-_21.3.2026.pdf</t>
   </si>
   <si>
     <t>ATA DA (5ª) QUINTA SESSÃO ORDINÁRIA, DO (1º) PRIMEIRO PERÍODO ORDINÁRIO, DA (2ª) SEGUNDA SESSÃO LEGISLATIVA, DA (8ª) OITAVA LEGISLATURA DA CÂMARA MUNICIPAL DE VIEIRÓPOLIS, REALIZADA NO DIA 21 DE MARÇO DE 2026.</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
     <t>http://sapl.vieiropolis.pb.leg.br/media/sapl/public/materialegislativa/2026/356/ata_da_6a_so_do_1o_po_2a_sl_8a_leg.-_28.3.2026.pdf</t>
   </si>
   <si>
     <t>ATA DA (6ª) SEXTA SESSÃO ORDINÁRIA, DO (1º) PRIMEIRO PERÍODO ORDINÁRIO, DA (2ª) SEGUNDA SESSÃO LEGISLATIVA, DA (8ª) OITAVA LEGISLATURA DA CÂMARA MUNICIPAL DE VIEIRÓPOLIS, REALIZADA NO DIA 28 DE MARÇO DE 2026.</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
     <t>http://sapl.vieiropolis.pb.leg.br/media/sapl/public/materialegislativa/2026/360/ata_da_7a_so_do_1o_po_2a_sl_8a_leg.-_11.4.2026.pdf</t>
   </si>
   <si>
     <t>ATA DA (7ª) SÉTIMA SESSÃO ORDINÁRIA, DO (1º) PRIMEIRO PERÍODO ORDINÁRIO, DA (2ª) SEGUNDA SESSÃO LEGISLATIVA, DA (8ª) OITAVA LEGISLATURA DA CÂMARA MUNICIPAL DE VIEIRÓPOLIS, REALIZADA NO DIA 11 DE ABRIL DE 2026.</t>
+  </si>
+  <si>
+    <t>369</t>
+  </si>
+  <si>
+    <t>http://sapl.vieiropolis.pb.leg.br/media/sapl/public/materialegislativa/2026/369/ata_da_8a_so_do_1o_po_2a_sl_8a_leg.-_18.4.2026.pdf</t>
+  </si>
+  <si>
+    <t>ATA DA (8ª) OITAVA SESSÃO ORDINÁRIA, DO (1º) PRIMEIRO PERÍODO ORDINÁRIO, DA (2ª) SEGUNDA SESSÃO LEGISLATIVA, DA (8ª) OITAVA LEGISLATURA DA CÂMARA MUNICIPAL DE VIEIRÓPOLIS, REALIZADA NO DIA 18 DE ABRIL DE 2026.</t>
+  </si>
+  <si>
+    <t>379</t>
+  </si>
+  <si>
+    <t>http://sapl.vieiropolis.pb.leg.br/media/sapl/public/materialegislativa/2026/379/ata_da_9a_so_do_1o_po_2a_sl_8a_leg.-_30.4.2026.pdf</t>
+  </si>
+  <si>
+    <t>ATA DA (9ª) NONA SESSÃO ORDINÁRIA, DO (1º) PRIMEIRO PERÍODO ORDINÁRIO, DA (2ª) SEGUNDA SESSÃO LEGISLATIVA, DA (8ª) OITAVA LEGISLATURA DA CÂMARA MUNICIPAL DE VIEIRÓPOLIS, REALIZADA NO DIA 30 DE ABRIL DE 2026.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -832,68 +1006,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vieiropolis.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vieiropolis.pb.leg.br/media/sapl/public/materialegislativa/2026/368/plo_no_002_-_2026_-_fabio_cria_feira_de_animais.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vieiropolis.pb.leg.br/media/sapl/public/materialegislativa/2026/336/projeto_de_lei_n._001_de_2026_-_diarias.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vieiropolis.pb.leg.br/media/sapl/public/materialegislativa/2026/341/projeto_de_lei_n._001_de_2026_-_diarias.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vieiropolis.pb.leg.br/media/sapl/public/materialegislativa/2026/326/req._no_001_-_2026_-_dp_-_plc_no_001-2025_-_pem.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vieiropolis.pb.leg.br/media/sapl/public/materialegislativa/2026/328/req._no_002_-_2026_-_dp_-_plo_no_001-2025_-_pem.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vieiropolis.pb.leg.br/media/sapl/public/materialegislativa/2026/334/req._no_003_-_2026_-_dp_-_plo_no_002-2025_-_pem.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vieiropolis.pb.leg.br/media/sapl/public/materialegislativa/2026/337/req._no_004_-_2026_-_dp_-_plo_no_001-2025_-_mesa.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vieiropolis.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vieiropolis.pb.leg.br/media/sapl/public/materialegislativa/2026/343/req._no_005_-_2025_-_auda_troca_caixa_d_agua.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vieiropolis.pb.leg.br/media/sapl/public/materialegislativa/2026/344/req._no_006_-_2026_-_complementacao_asfaldo.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vieiropolis.pb.leg.br/media/sapl/public/materialegislativa/2026/345/req._no_007_-_2025_-_vando_-_calcamento_campo_alegre.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vieiropolis.pb.leg.br/media/sapl/public/materialegislativa/2026/347/req._no_008_-_2026_-_dp_-_plo_no_001-2025_-_jma.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vieiropolis.pb.leg.br/media/sapl/public/materialegislativa/2026/349/req._no_009_-_2026_-_desvio_de_esgotos.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vieiropolis.pb.leg.br/media/sapl/public/materialegislativa/2026/352/req._no_010_-_2026_-_dp_-_plo_no_004-2025_-_pem.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vieiropolis.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vieiropolis.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vieiropolis.pb.leg.br/media/sapl/public/materialegislativa/2026/358/req._no_012_-_2026_-_dp_-_plc_no_002-2026_-_pem.docx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vieiropolis.pb.leg.br/media/sapl/public/materialegislativa/2026/361/req._no_015_-_2026_-_policiais.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vieiropolis.pb.leg.br/media/sapl/public/materialegislativa/2026/362/req._no_017_-_2026_-_tico_poco_artesiano.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vieiropolis.pb.leg.br/media/sapl/public/materialegislativa/2026/363/req._no_012_-_2026_-_dp_-_plc_no_002-2026_-_pem.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vieiropolis.pb.leg.br/media/sapl/public/materialegislativa/2026/365/req._no_016_-_2026_-_dp_-_plo_no_006-2026_-_pem.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vieiropolis.pb.leg.br/media/sapl/public/materialegislativa/2026/367/req._no_014_-_2026_-_dp_-_plo_no_002-2026_-_fda.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vieiropolis.pb.leg.br/media/sapl/public/materialegislativa/2026/329/projeto_de_lei_ordinaria_no_001.2026_-_salario_minimo_1.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vieiropolis.pb.leg.br/media/sapl/public/materialegislativa/2026/335/projeto_de_lei_ordinaria_no_002.2026_-_gratificacao_de_valorizacao_e_dedicacao_gvd.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vieiropolis.pb.leg.br/media/sapl/public/materialegislativa/2026/353/projeto_de_lei_ordinaria_no_004.2026_-_doacao_de_insumos_associacao_dos_apicultores.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vieiropolis.pb.leg.br/media/sapl/public/materialegislativa/2026/355/projeto_de_lei_ordinaria_no_005.2026_-_doacao_de_imovel_a_capela_de_nosso_senhor_do_bonfim.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vieiropolis.pb.leg.br/media/sapl/public/materialegislativa/2026/366/projeto_de_lei_ordinaria_no_006.2026_-_dispoe_sobre_abertura_de_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vieiropolis.pb.leg.br/media/sapl/public/materialegislativa/2026/327/projeto_de_lei_complementar_no_001.2026_-_reajuste_magisterio.docx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vieiropolis.pb.leg.br/media/sapl/public/materialegislativa/2026/359/projeto_de_lei_complementar_no_002.2026_-_orcamentista_agente_de_contratacao_e_comissao.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vieiropolis.pb.leg.br/media/sapl/public/materialegislativa/2026/364/projeto_de_lei_complementar_no_002.2026_-_orcamentista_agente_de_contratacao_e_comissao.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vieiropolis.pb.leg.br/media/sapl/public/materialegislativa/2026/332/ata_da_1a_seo_2a_sl_8a_leg.-_31.01.2026.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vieiropolis.pb.leg.br/media/sapl/public/materialegislativa/2026/333/ata_da_2a_seo_2a_sl_8a_leg.-_31.01.2026.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vieiropolis.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vieiropolis.pb.leg.br/media/sapl/public/materialegislativa/2026/339/ata_da_2a_so_do_1o_po_2a_sl_8a_leg.-_28.02.2026.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vieiropolis.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vieiropolis.pb.leg.br/media/sapl/public/materialegislativa/2026/350/ata_da_4a_so_do_1o_po_2a_sl_8a_leg.-_14.3.2026.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vieiropolis.pb.leg.br/media/sapl/public/materialegislativa/2026/351/ata_da_5a_so_do_1o_po_2a_sl_8a_leg.-_21.3.2026.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vieiropolis.pb.leg.br/media/sapl/public/materialegislativa/2026/356/ata_da_6a_so_do_1o_po_2a_sl_8a_leg.-_28.3.2026.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vieiropolis.pb.leg.br/media/sapl/public/materialegislativa/2026/360/ata_da_7a_so_do_1o_po_2a_sl_8a_leg.-_11.4.2026.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vieiropolis.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vieiropolis.pb.leg.br/media/sapl/public/materialegislativa/2026/368/plo_no_002_-_2026_-_fabio_cria_feira_de_animais.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vieiropolis.pb.leg.br/media/sapl/public/materialegislativa/2026/376/plo_no_002_-_2026_-_fabio_cria_feira_de_animais.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vieiropolis.pb.leg.br/media/sapl/public/materialegislativa/2026/378/plo_no_003_-_2026_-_fabio_cria_feira_arraia_do_pessoa.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vieiropolis.pb.leg.br/media/sapl/public/materialegislativa/2026/336/projeto_de_lei_n._001_de_2026_-_diarias.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vieiropolis.pb.leg.br/media/sapl/public/materialegislativa/2026/341/projeto_de_lei_n._001_de_2026_-_diarias.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vieiropolis.pb.leg.br/media/sapl/public/materialegislativa/2026/326/req._no_001_-_2026_-_dp_-_plc_no_001-2025_-_pem.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vieiropolis.pb.leg.br/media/sapl/public/materialegislativa/2026/328/req._no_002_-_2026_-_dp_-_plo_no_001-2025_-_pem.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vieiropolis.pb.leg.br/media/sapl/public/materialegislativa/2026/334/req._no_003_-_2026_-_dp_-_plo_no_002-2025_-_pem.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vieiropolis.pb.leg.br/media/sapl/public/materialegislativa/2026/337/req._no_004_-_2026_-_dp_-_plo_no_001-2025_-_mesa.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vieiropolis.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vieiropolis.pb.leg.br/media/sapl/public/materialegislativa/2026/343/req._no_005_-_2025_-_auda_troca_caixa_d_agua.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vieiropolis.pb.leg.br/media/sapl/public/materialegislativa/2026/344/req._no_006_-_2026_-_complementacao_asfaldo.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vieiropolis.pb.leg.br/media/sapl/public/materialegislativa/2026/345/req._no_007_-_2025_-_vando_-_calcamento_campo_alegre.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vieiropolis.pb.leg.br/media/sapl/public/materialegislativa/2026/347/req._no_008_-_2026_-_dp_-_plo_no_001-2025_-_jma.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vieiropolis.pb.leg.br/media/sapl/public/materialegislativa/2026/349/req._no_009_-_2026_-_desvio_de_esgotos.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vieiropolis.pb.leg.br/media/sapl/public/materialegislativa/2026/352/req._no_010_-_2026_-_dp_-_plo_no_004-2025_-_pem.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vieiropolis.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vieiropolis.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vieiropolis.pb.leg.br/media/sapl/public/materialegislativa/2026/358/req._no_012_-_2026_-_dp_-_plc_no_002-2026_-_pem.docx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vieiropolis.pb.leg.br/media/sapl/public/materialegislativa/2026/361/req._no_015_-_2026_-_policiais.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vieiropolis.pb.leg.br/media/sapl/public/materialegislativa/2026/362/req._no_017_-_2026_-_tico_poco_artesiano.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vieiropolis.pb.leg.br/media/sapl/public/materialegislativa/2026/363/req._no_012_-_2026_-_dp_-_plc_no_002-2026_-_pem.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vieiropolis.pb.leg.br/media/sapl/public/materialegislativa/2026/365/req._no_016_-_2026_-_dp_-_plo_no_006-2026_-_pem.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vieiropolis.pb.leg.br/media/sapl/public/materialegislativa/2026/367/req._no_014_-_2026_-_dp_-_plo_no_002-2026_-_fda.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vieiropolis.pb.leg.br/media/sapl/public/materialegislativa/2026/371/req._no_020_-_2026_-_dp_-_plo_no_007-2026_-_pem.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vieiropolis.pb.leg.br/media/sapl/public/materialegislativa/2026/373/req._no_021_-_2026_-_dp_-_plo_no_008-2026_-_pem.docx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vieiropolis.pb.leg.br/media/sapl/public/materialegislativa/2026/375/req._no_014_-_2026_-_dp_-_plo_no_002-2026_-_fda.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vieiropolis.pb.leg.br/media/sapl/public/materialegislativa/2026/377/req._no_019_-_2026_-_dp_-_plo_no_003-2026_-_fda.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vieiropolis.pb.leg.br/media/sapl/public/materialegislativa/2026/380/req._no_018_-_2025_-_mazinho_sessao_tribuna_do_povo_secretaria_meio_ambiente.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vieiropolis.pb.leg.br/media/sapl/public/materialegislativa/2026/381/req._no_024_-_2026_-_rotatoria_acesso_vieiropolis.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vieiropolis.pb.leg.br/media/sapl/public/materialegislativa/2026/382/req._no_022_-_2026_-_dp_-_plo_no_010-2026_-_pem.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vieiropolis.pb.leg.br/media/sapl/public/materialegislativa/2026/384/req._no_023_-_2026_-_dp_-_plo_no_011-2026_-_pem.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vieiropolis.pb.leg.br/media/sapl/public/materialegislativa/2026/329/projeto_de_lei_ordinaria_no_001.2026_-_salario_minimo_1.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vieiropolis.pb.leg.br/media/sapl/public/materialegislativa/2026/335/projeto_de_lei_ordinaria_no_002.2026_-_gratificacao_de_valorizacao_e_dedicacao_gvd.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vieiropolis.pb.leg.br/media/sapl/public/materialegislativa/2026/353/projeto_de_lei_ordinaria_no_004.2026_-_doacao_de_insumos_associacao_dos_apicultores.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vieiropolis.pb.leg.br/media/sapl/public/materialegislativa/2026/355/projeto_de_lei_ordinaria_no_005.2026_-_doacao_de_imovel_a_capela_de_nosso_senhor_do_bonfim.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vieiropolis.pb.leg.br/media/sapl/public/materialegislativa/2026/366/projeto_de_lei_ordinaria_no_006.2026_-_dispoe_sobre_abertura_de_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vieiropolis.pb.leg.br/media/sapl/public/materialegislativa/2026/370/projeto_de_lei_ordinaria_no_006.2026_-_dispoe_sobre_abertura_de_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vieiropolis.pb.leg.br/media/sapl/public/materialegislativa/2026/372/projeto_de_lei_ordinaria_no_007.2026_-_dispoe_sobre_abertura_de_credito_especial_no_valor_de_r_950.000.docx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vieiropolis.pb.leg.br/media/sapl/public/materialegislativa/2026/374/projeto_de_lei_ordinaria_no_008.2026_-_dispoe_sobre_abertura_de_credito_especial_no_valor_de_r_130.000.docx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vieiropolis.pb.leg.br/media/sapl/public/materialegislativa/2026/383/projeto_de_lei_ordinaria_no_010.2026_-_dispoe_sobre_abertura_de_credito_especial_no_valor_de_r_373.16400_1.docx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vieiropolis.pb.leg.br/media/sapl/public/materialegislativa/2026/385/projeto_de_lei_ordinaria_no_011.2026_-_dispoe_sobre_abertura_de_credito_especial_no_valor_de_r_480.00000.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vieiropolis.pb.leg.br/media/sapl/public/materialegislativa/2026/327/projeto_de_lei_complementar_no_001.2026_-_reajuste_magisterio.docx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vieiropolis.pb.leg.br/media/sapl/public/materialegislativa/2026/359/projeto_de_lei_complementar_no_002.2026_-_orcamentista_agente_de_contratacao_e_comissao.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vieiropolis.pb.leg.br/media/sapl/public/materialegislativa/2026/364/projeto_de_lei_complementar_no_002.2026_-_orcamentista_agente_de_contratacao_e_comissao.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vieiropolis.pb.leg.br/media/sapl/public/materialegislativa/2026/332/ata_da_1a_seo_2a_sl_8a_leg.-_31.01.2026.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vieiropolis.pb.leg.br/media/sapl/public/materialegislativa/2026/333/ata_da_2a_seo_2a_sl_8a_leg.-_31.01.2026.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vieiropolis.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vieiropolis.pb.leg.br/media/sapl/public/materialegislativa/2026/339/ata_da_2a_so_do_1o_po_2a_sl_8a_leg.-_28.02.2026.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vieiropolis.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vieiropolis.pb.leg.br/media/sapl/public/materialegislativa/2026/350/ata_da_4a_so_do_1o_po_2a_sl_8a_leg.-_14.3.2026.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vieiropolis.pb.leg.br/media/sapl/public/materialegislativa/2026/351/ata_da_5a_so_do_1o_po_2a_sl_8a_leg.-_21.3.2026.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vieiropolis.pb.leg.br/media/sapl/public/materialegislativa/2026/356/ata_da_6a_so_do_1o_po_2a_sl_8a_leg.-_28.3.2026.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vieiropolis.pb.leg.br/media/sapl/public/materialegislativa/2026/360/ata_da_7a_so_do_1o_po_2a_sl_8a_leg.-_11.4.2026.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vieiropolis.pb.leg.br/media/sapl/public/materialegislativa/2026/369/ata_da_8a_so_do_1o_po_2a_sl_8a_leg.-_18.4.2026.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vieiropolis.pb.leg.br/media/sapl/public/materialegislativa/2026/379/ata_da_9a_so_do_1o_po_2a_sl_8a_leg.-_30.4.2026.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H41"/>
+  <dimension ref="A1:H58"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="44.42578125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="18.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="165.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="178.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -939,1012 +1113,1465 @@
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" t="s">
         <v>18</v>
       </c>
       <c r="G3" s="1" t="s">
         <v>19</v>
       </c>
       <c r="H3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
         <v>21</v>
       </c>
       <c r="B4" t="s">
         <v>9</v>
       </c>
       <c r="C4" t="s">
-        <v>10</v>
+        <v>22</v>
       </c>
       <c r="D4" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="E4" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="F4" t="s">
         <v>18</v>
       </c>
       <c r="G4" s="1" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="H4" t="s">
-        <v>25</v>
+        <v>20</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
+        <v>24</v>
+      </c>
+      <c r="B5" t="s">
+        <v>9</v>
+      </c>
+      <c r="C5" t="s">
+        <v>25</v>
+      </c>
+      <c r="D5" t="s">
+        <v>11</v>
+      </c>
+      <c r="E5" t="s">
+        <v>12</v>
+      </c>
+      <c r="F5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G5" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="B5" t="s">
-[...11 lines deleted...]
-      <c r="G5" s="1" t="s">
+      <c r="H5" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>28</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="B6" t="s">
         <v>9</v>
       </c>
       <c r="C6" t="s">
         <v>10</v>
       </c>
       <c r="D6" t="s">
+        <v>29</v>
+      </c>
+      <c r="E6" t="s">
         <v>30</v>
       </c>
-      <c r="E6" t="s">
+      <c r="F6" t="s">
+        <v>18</v>
+      </c>
+      <c r="G6" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="G6" s="1" t="s">
+      <c r="H6" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="B7" t="s">
         <v>9</v>
       </c>
       <c r="C7" t="s">
         <v>17</v>
       </c>
       <c r="D7" t="s">
+        <v>29</v>
+      </c>
+      <c r="E7" t="s">
         <v>30</v>
       </c>
-      <c r="E7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G7" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="H7" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="B8" t="s">
         <v>9</v>
       </c>
       <c r="C8" t="s">
-        <v>38</v>
+        <v>10</v>
       </c>
       <c r="D8" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="E8" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="G8" s="1" t="s">
         <v>39</v>
       </c>
       <c r="H8" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
         <v>41</v>
       </c>
       <c r="B9" t="s">
         <v>9</v>
       </c>
       <c r="C9" t="s">
+        <v>17</v>
+      </c>
+      <c r="D9" t="s">
+        <v>37</v>
+      </c>
+      <c r="E9" t="s">
+        <v>38</v>
+      </c>
+      <c r="G9" s="1" t="s">
         <v>42</v>
       </c>
-      <c r="D9" t="s">
-[...5 lines deleted...]
-      <c r="F9" t="s">
+      <c r="H9" t="s">
         <v>43</v>
-      </c>
-[...4 lines deleted...]
-        <v>45</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
+        <v>44</v>
+      </c>
+      <c r="B10" t="s">
+        <v>9</v>
+      </c>
+      <c r="C10" t="s">
+        <v>22</v>
+      </c>
+      <c r="D10" t="s">
+        <v>37</v>
+      </c>
+      <c r="E10" t="s">
+        <v>38</v>
+      </c>
+      <c r="G10" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="H10" t="s">
         <v>46</v>
-      </c>
-[...16 lines deleted...]
-        <v>48</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
+        <v>47</v>
+      </c>
+      <c r="B11" t="s">
+        <v>9</v>
+      </c>
+      <c r="C11" t="s">
+        <v>25</v>
+      </c>
+      <c r="D11" t="s">
+        <v>37</v>
+      </c>
+      <c r="E11" t="s">
+        <v>38</v>
+      </c>
+      <c r="F11" t="s">
+        <v>48</v>
+      </c>
+      <c r="G11" s="1" t="s">
         <v>49</v>
       </c>
-      <c r="B11" t="s">
-[...2 lines deleted...]
-      <c r="C11" t="s">
+      <c r="H11" t="s">
         <v>50</v>
-      </c>
-[...10 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
+        <v>51</v>
+      </c>
+      <c r="B12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C12" t="s">
+        <v>52</v>
+      </c>
+      <c r="D12" t="s">
+        <v>37</v>
+      </c>
+      <c r="E12" t="s">
+        <v>38</v>
+      </c>
+      <c r="G12" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H12" t="s">
         <v>53</v>
-      </c>
-[...19 lines deleted...]
-        <v>56</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
+        <v>54</v>
+      </c>
+      <c r="B13" t="s">
+        <v>9</v>
+      </c>
+      <c r="C13" t="s">
+        <v>55</v>
+      </c>
+      <c r="D13" t="s">
+        <v>37</v>
+      </c>
+      <c r="E13" t="s">
+        <v>38</v>
+      </c>
+      <c r="G13" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="H13" t="s">
         <v>57</v>
-      </c>
-[...19 lines deleted...]
-        <v>61</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>62</v>
+        <v>58</v>
       </c>
       <c r="B14" t="s">
         <v>9</v>
       </c>
       <c r="C14" t="s">
-        <v>63</v>
+        <v>59</v>
       </c>
       <c r="D14" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="E14" t="s">
-        <v>31</v>
+        <v>38</v>
+      </c>
+      <c r="F14" t="s">
+        <v>13</v>
       </c>
       <c r="G14" s="1" t="s">
-        <v>64</v>
+        <v>60</v>
       </c>
       <c r="H14" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
+        <v>62</v>
+      </c>
+      <c r="B15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C15" t="s">
+        <v>63</v>
+      </c>
+      <c r="D15" t="s">
+        <v>37</v>
+      </c>
+      <c r="E15" t="s">
+        <v>38</v>
+      </c>
+      <c r="F15" t="s">
+        <v>64</v>
+      </c>
+      <c r="G15" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="H15" t="s">
         <v>66</v>
-      </c>
-[...19 lines deleted...]
-        <v>70</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>71</v>
+        <v>67</v>
       </c>
       <c r="B16" t="s">
         <v>9</v>
       </c>
       <c r="C16" t="s">
-        <v>72</v>
+        <v>68</v>
       </c>
       <c r="D16" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="E16" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-        <v>59</v>
+        <v>38</v>
       </c>
       <c r="G16" s="1" t="s">
-        <v>73</v>
+        <v>69</v>
       </c>
       <c r="H16" t="s">
-        <v>74</v>
+        <v>70</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
+        <v>71</v>
+      </c>
+      <c r="B17" t="s">
+        <v>9</v>
+      </c>
+      <c r="C17" t="s">
+        <v>72</v>
+      </c>
+      <c r="D17" t="s">
+        <v>37</v>
+      </c>
+      <c r="E17" t="s">
+        <v>38</v>
+      </c>
+      <c r="F17" t="s">
+        <v>73</v>
+      </c>
+      <c r="G17" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="H17" t="s">
         <v>75</v>
-      </c>
-[...16 lines deleted...]
-        <v>77</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
+        <v>76</v>
+      </c>
+      <c r="B18" t="s">
+        <v>9</v>
+      </c>
+      <c r="C18" t="s">
+        <v>77</v>
+      </c>
+      <c r="D18" t="s">
+        <v>37</v>
+      </c>
+      <c r="E18" t="s">
+        <v>38</v>
+      </c>
+      <c r="F18" t="s">
+        <v>64</v>
+      </c>
+      <c r="G18" s="1" t="s">
         <v>78</v>
       </c>
-      <c r="B18" t="s">
-[...2 lines deleted...]
-      <c r="C18" t="s">
+      <c r="H18" t="s">
         <v>79</v>
-      </c>
-[...13 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
+        <v>80</v>
+      </c>
+      <c r="B19" t="s">
+        <v>9</v>
+      </c>
+      <c r="C19" t="s">
         <v>81</v>
       </c>
-      <c r="B19" t="s">
-[...2 lines deleted...]
-      <c r="C19" t="s">
+      <c r="D19" t="s">
+        <v>37</v>
+      </c>
+      <c r="E19" t="s">
+        <v>38</v>
+      </c>
+      <c r="G19" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H19" t="s">
         <v>82</v>
-      </c>
-[...13 lines deleted...]
-        <v>84</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
+        <v>83</v>
+      </c>
+      <c r="B20" t="s">
+        <v>9</v>
+      </c>
+      <c r="C20" t="s">
+        <v>84</v>
+      </c>
+      <c r="D20" t="s">
+        <v>37</v>
+      </c>
+      <c r="E20" t="s">
+        <v>38</v>
+      </c>
+      <c r="F20" t="s">
+        <v>18</v>
+      </c>
+      <c r="G20" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H20" t="s">
         <v>85</v>
-      </c>
-[...16 lines deleted...]
-        <v>88</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
+        <v>86</v>
+      </c>
+      <c r="B21" t="s">
+        <v>9</v>
+      </c>
+      <c r="C21" t="s">
+        <v>87</v>
+      </c>
+      <c r="D21" t="s">
+        <v>37</v>
+      </c>
+      <c r="E21" t="s">
+        <v>38</v>
+      </c>
+      <c r="F21" t="s">
+        <v>64</v>
+      </c>
+      <c r="G21" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="H21" t="s">
         <v>89</v>
-      </c>
-[...19 lines deleted...]
-        <v>92</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
+        <v>90</v>
+      </c>
+      <c r="B22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C22" t="s">
+        <v>91</v>
+      </c>
+      <c r="D22" t="s">
+        <v>37</v>
+      </c>
+      <c r="E22" t="s">
+        <v>38</v>
+      </c>
+      <c r="G22" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="H22" t="s">
         <v>93</v>
-      </c>
-[...16 lines deleted...]
-        <v>96</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
+        <v>94</v>
+      </c>
+      <c r="B23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" t="s">
+        <v>95</v>
+      </c>
+      <c r="D23" t="s">
+        <v>37</v>
+      </c>
+      <c r="E23" t="s">
+        <v>38</v>
+      </c>
+      <c r="F23" t="s">
+        <v>73</v>
+      </c>
+      <c r="G23" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="H23" t="s">
         <v>97</v>
-      </c>
-[...19 lines deleted...]
-        <v>100</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
+        <v>98</v>
+      </c>
+      <c r="B24" t="s">
+        <v>9</v>
+      </c>
+      <c r="C24" t="s">
+        <v>99</v>
+      </c>
+      <c r="D24" t="s">
+        <v>37</v>
+      </c>
+      <c r="E24" t="s">
+        <v>38</v>
+      </c>
+      <c r="G24" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="H24" t="s">
         <v>101</v>
-      </c>
-[...19 lines deleted...]
-        <v>104</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
+        <v>102</v>
+      </c>
+      <c r="B25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C25" t="s">
+        <v>103</v>
+      </c>
+      <c r="D25" t="s">
+        <v>37</v>
+      </c>
+      <c r="E25" t="s">
+        <v>38</v>
+      </c>
+      <c r="F25" t="s">
+        <v>64</v>
+      </c>
+      <c r="G25" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="H25" t="s">
         <v>105</v>
-      </c>
-[...19 lines deleted...]
-        <v>109</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>110</v>
+        <v>106</v>
       </c>
       <c r="B26" t="s">
         <v>9</v>
       </c>
       <c r="C26" t="s">
-        <v>17</v>
+        <v>107</v>
       </c>
       <c r="D26" t="s">
-        <v>11</v>
+        <v>37</v>
       </c>
       <c r="E26" t="s">
-        <v>106</v>
+        <v>38</v>
+      </c>
+      <c r="F26" t="s">
+        <v>64</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="H26" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
+        <v>110</v>
+      </c>
+      <c r="B27" t="s">
+        <v>9</v>
+      </c>
+      <c r="C27" t="s">
+        <v>111</v>
+      </c>
+      <c r="D27" t="s">
+        <v>37</v>
+      </c>
+      <c r="E27" t="s">
+        <v>38</v>
+      </c>
+      <c r="F27" t="s">
+        <v>64</v>
+      </c>
+      <c r="G27" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="H27" t="s">
         <v>113</v>
-      </c>
-[...19 lines deleted...]
-        <v>115</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
+        <v>114</v>
+      </c>
+      <c r="B28" t="s">
+        <v>9</v>
+      </c>
+      <c r="C28" t="s">
+        <v>115</v>
+      </c>
+      <c r="D28" t="s">
+        <v>37</v>
+      </c>
+      <c r="E28" t="s">
+        <v>38</v>
+      </c>
+      <c r="F28" t="s">
+        <v>64</v>
+      </c>
+      <c r="G28" s="1" t="s">
         <v>116</v>
       </c>
-      <c r="B28" t="s">
-[...14 lines deleted...]
-      <c r="G28" s="1" t="s">
+      <c r="H28" t="s">
         <v>117</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
+        <v>118</v>
+      </c>
+      <c r="B29" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" t="s">
         <v>119</v>
       </c>
-      <c r="B29" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D29" t="s">
-        <v>11</v>
+        <v>37</v>
       </c>
       <c r="E29" t="s">
-        <v>106</v>
+        <v>38</v>
       </c>
       <c r="F29" t="s">
-        <v>107</v>
+        <v>64</v>
       </c>
       <c r="G29" s="1" t="s">
         <v>120</v>
       </c>
       <c r="H29" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
         <v>122</v>
       </c>
       <c r="B30" t="s">
         <v>9</v>
       </c>
       <c r="C30" t="s">
-        <v>10</v>
+        <v>123</v>
       </c>
       <c r="D30" t="s">
-        <v>123</v>
+        <v>37</v>
       </c>
       <c r="E30" t="s">
+        <v>38</v>
+      </c>
+      <c r="F30" t="s">
+        <v>64</v>
+      </c>
+      <c r="G30" s="1" t="s">
         <v>124</v>
       </c>
-      <c r="F30" t="s">
-[...2 lines deleted...]
-      <c r="G30" s="1" t="s">
+      <c r="H30" t="s">
         <v>125</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
+        <v>126</v>
+      </c>
+      <c r="B31" t="s">
+        <v>9</v>
+      </c>
+      <c r="C31" t="s">
         <v>127</v>
       </c>
-      <c r="B31" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D31" t="s">
-        <v>123</v>
+        <v>37</v>
       </c>
       <c r="E31" t="s">
-        <v>124</v>
+        <v>38</v>
       </c>
       <c r="F31" t="s">
-        <v>107</v>
+        <v>128</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="H31" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32" t="s">
-        <v>38</v>
+        <v>132</v>
       </c>
       <c r="D32" t="s">
-        <v>123</v>
+        <v>37</v>
       </c>
       <c r="E32" t="s">
-        <v>124</v>
+        <v>38</v>
       </c>
       <c r="F32" t="s">
-        <v>107</v>
+        <v>18</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="H32" t="s">
-        <v>129</v>
+        <v>134</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="B33" t="s">
         <v>9</v>
       </c>
       <c r="C33" t="s">
-        <v>10</v>
+        <v>136</v>
       </c>
       <c r="D33" t="s">
-        <v>133</v>
+        <v>37</v>
       </c>
       <c r="E33" t="s">
-        <v>133</v>
+        <v>38</v>
+      </c>
+      <c r="F33" t="s">
+        <v>64</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="H33" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="B34" t="s">
         <v>9</v>
       </c>
       <c r="C34" t="s">
-        <v>17</v>
+        <v>140</v>
       </c>
       <c r="D34" t="s">
-        <v>133</v>
+        <v>37</v>
       </c>
       <c r="E34" t="s">
-        <v>133</v>
+        <v>38</v>
+      </c>
+      <c r="F34" t="s">
+        <v>64</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>137</v>
+        <v>141</v>
       </c>
       <c r="H34" t="s">
-        <v>138</v>
+        <v>142</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>139</v>
+        <v>143</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="C35" t="s">
-        <v>38</v>
+        <v>10</v>
       </c>
       <c r="D35" t="s">
-        <v>133</v>
+        <v>11</v>
       </c>
       <c r="E35" t="s">
-        <v>133</v>
+        <v>144</v>
+      </c>
+      <c r="F35" t="s">
+        <v>145</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>14</v>
+        <v>146</v>
       </c>
       <c r="H35" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>141</v>
+        <v>148</v>
       </c>
       <c r="B36" t="s">
         <v>9</v>
       </c>
       <c r="C36" t="s">
-        <v>42</v>
+        <v>17</v>
       </c>
       <c r="D36" t="s">
-        <v>133</v>
+        <v>11</v>
       </c>
       <c r="E36" t="s">
-        <v>133</v>
+        <v>144</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>142</v>
+        <v>149</v>
       </c>
       <c r="H36" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
+        <v>151</v>
+      </c>
+      <c r="B37" t="s">
+        <v>9</v>
+      </c>
+      <c r="C37" t="s">
+        <v>22</v>
+      </c>
+      <c r="D37" t="s">
+        <v>11</v>
+      </c>
+      <c r="E37" t="s">
         <v>144</v>
       </c>
-      <c r="B37" t="s">
-[...9 lines deleted...]
-        <v>133</v>
+      <c r="F37" t="s">
+        <v>145</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>14</v>
+        <v>152</v>
       </c>
       <c r="H37" t="s">
-        <v>145</v>
+        <v>153</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>146</v>
+        <v>154</v>
       </c>
       <c r="B38" t="s">
         <v>9</v>
       </c>
       <c r="C38" t="s">
-        <v>50</v>
+        <v>25</v>
       </c>
       <c r="D38" t="s">
-        <v>133</v>
+        <v>11</v>
       </c>
       <c r="E38" t="s">
-        <v>133</v>
+        <v>144</v>
+      </c>
+      <c r="F38" t="s">
+        <v>145</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>147</v>
+        <v>155</v>
       </c>
       <c r="H38" t="s">
-        <v>148</v>
+        <v>156</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>149</v>
+        <v>157</v>
       </c>
       <c r="B39" t="s">
         <v>9</v>
       </c>
       <c r="C39" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="D39" t="s">
-        <v>133</v>
+        <v>11</v>
       </c>
       <c r="E39" t="s">
-        <v>133</v>
+        <v>144</v>
+      </c>
+      <c r="F39" t="s">
+        <v>145</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>150</v>
+        <v>158</v>
       </c>
       <c r="H39" t="s">
-        <v>151</v>
+        <v>159</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>152</v>
+        <v>160</v>
       </c>
       <c r="B40" t="s">
         <v>9</v>
       </c>
       <c r="C40" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="D40" t="s">
-        <v>133</v>
+        <v>11</v>
       </c>
       <c r="E40" t="s">
-        <v>133</v>
+        <v>144</v>
+      </c>
+      <c r="F40" t="s">
+        <v>145</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>153</v>
+        <v>161</v>
       </c>
       <c r="H40" t="s">
-        <v>154</v>
+        <v>159</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
-        <v>155</v>
+        <v>162</v>
       </c>
       <c r="B41" t="s">
         <v>9</v>
       </c>
       <c r="C41" t="s">
+        <v>59</v>
+      </c>
+      <c r="D41" t="s">
+        <v>11</v>
+      </c>
+      <c r="E41" t="s">
+        <v>144</v>
+      </c>
+      <c r="F41" t="s">
+        <v>145</v>
+      </c>
+      <c r="G41" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="H41" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8">
+      <c r="A42" t="s">
+        <v>165</v>
+      </c>
+      <c r="B42" t="s">
+        <v>9</v>
+      </c>
+      <c r="C42" t="s">
         <v>63</v>
       </c>
-      <c r="D41" t="s">
-[...9 lines deleted...]
-        <v>157</v>
+      <c r="D42" t="s">
+        <v>11</v>
+      </c>
+      <c r="E42" t="s">
+        <v>144</v>
+      </c>
+      <c r="F42" t="s">
+        <v>145</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="H42" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8">
+      <c r="A43" t="s">
+        <v>168</v>
+      </c>
+      <c r="B43" t="s">
+        <v>9</v>
+      </c>
+      <c r="C43" t="s">
+        <v>68</v>
+      </c>
+      <c r="D43" t="s">
+        <v>11</v>
+      </c>
+      <c r="E43" t="s">
+        <v>144</v>
+      </c>
+      <c r="F43" t="s">
+        <v>145</v>
+      </c>
+      <c r="G43" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="H43" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8">
+      <c r="A44" t="s">
+        <v>171</v>
+      </c>
+      <c r="B44" t="s">
+        <v>9</v>
+      </c>
+      <c r="C44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D44" t="s">
+        <v>11</v>
+      </c>
+      <c r="E44" t="s">
+        <v>144</v>
+      </c>
+      <c r="F44" t="s">
+        <v>145</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="H44" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8">
+      <c r="A45" t="s">
+        <v>174</v>
+      </c>
+      <c r="B45" t="s">
+        <v>9</v>
+      </c>
+      <c r="C45" t="s">
+        <v>10</v>
+      </c>
+      <c r="D45" t="s">
+        <v>175</v>
+      </c>
+      <c r="E45" t="s">
+        <v>176</v>
+      </c>
+      <c r="F45" t="s">
+        <v>145</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>177</v>
+      </c>
+      <c r="H45" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8">
+      <c r="A46" t="s">
+        <v>179</v>
+      </c>
+      <c r="B46" t="s">
+        <v>9</v>
+      </c>
+      <c r="C46" t="s">
+        <v>17</v>
+      </c>
+      <c r="D46" t="s">
+        <v>175</v>
+      </c>
+      <c r="E46" t="s">
+        <v>176</v>
+      </c>
+      <c r="F46" t="s">
+        <v>145</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="H46" t="s">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8">
+      <c r="A47" t="s">
+        <v>182</v>
+      </c>
+      <c r="B47" t="s">
+        <v>9</v>
+      </c>
+      <c r="C47" t="s">
+        <v>22</v>
+      </c>
+      <c r="D47" t="s">
+        <v>175</v>
+      </c>
+      <c r="E47" t="s">
+        <v>176</v>
+      </c>
+      <c r="F47" t="s">
+        <v>145</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="H47" t="s">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8">
+      <c r="A48" t="s">
+        <v>184</v>
+      </c>
+      <c r="B48" t="s">
+        <v>9</v>
+      </c>
+      <c r="C48" t="s">
+        <v>10</v>
+      </c>
+      <c r="D48" t="s">
+        <v>185</v>
+      </c>
+      <c r="E48" t="s">
+        <v>185</v>
+      </c>
+      <c r="G48" s="1" t="s">
+        <v>186</v>
+      </c>
+      <c r="H48" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8">
+      <c r="A49" t="s">
+        <v>188</v>
+      </c>
+      <c r="B49" t="s">
+        <v>9</v>
+      </c>
+      <c r="C49" t="s">
+        <v>17</v>
+      </c>
+      <c r="D49" t="s">
+        <v>185</v>
+      </c>
+      <c r="E49" t="s">
+        <v>185</v>
+      </c>
+      <c r="G49" s="1" t="s">
+        <v>189</v>
+      </c>
+      <c r="H49" t="s">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50" t="s">
+        <v>191</v>
+      </c>
+      <c r="B50" t="s">
+        <v>9</v>
+      </c>
+      <c r="C50" t="s">
+        <v>22</v>
+      </c>
+      <c r="D50" t="s">
+        <v>185</v>
+      </c>
+      <c r="E50" t="s">
+        <v>185</v>
+      </c>
+      <c r="G50" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H50" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51" t="s">
+        <v>193</v>
+      </c>
+      <c r="B51" t="s">
+        <v>9</v>
+      </c>
+      <c r="C51" t="s">
+        <v>25</v>
+      </c>
+      <c r="D51" t="s">
+        <v>185</v>
+      </c>
+      <c r="E51" t="s">
+        <v>185</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>194</v>
+      </c>
+      <c r="H51" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8">
+      <c r="A52" t="s">
+        <v>196</v>
+      </c>
+      <c r="B52" t="s">
+        <v>9</v>
+      </c>
+      <c r="C52" t="s">
+        <v>52</v>
+      </c>
+      <c r="D52" t="s">
+        <v>185</v>
+      </c>
+      <c r="E52" t="s">
+        <v>185</v>
+      </c>
+      <c r="G52" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H52" t="s">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53" t="s">
+        <v>198</v>
+      </c>
+      <c r="B53" t="s">
+        <v>9</v>
+      </c>
+      <c r="C53" t="s">
+        <v>55</v>
+      </c>
+      <c r="D53" t="s">
+        <v>185</v>
+      </c>
+      <c r="E53" t="s">
+        <v>185</v>
+      </c>
+      <c r="G53" s="1" t="s">
+        <v>199</v>
+      </c>
+      <c r="H53" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8">
+      <c r="A54" t="s">
+        <v>201</v>
+      </c>
+      <c r="B54" t="s">
+        <v>9</v>
+      </c>
+      <c r="C54" t="s">
+        <v>59</v>
+      </c>
+      <c r="D54" t="s">
+        <v>185</v>
+      </c>
+      <c r="E54" t="s">
+        <v>185</v>
+      </c>
+      <c r="G54" s="1" t="s">
+        <v>202</v>
+      </c>
+      <c r="H54" t="s">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8">
+      <c r="A55" t="s">
+        <v>204</v>
+      </c>
+      <c r="B55" t="s">
+        <v>9</v>
+      </c>
+      <c r="C55" t="s">
+        <v>63</v>
+      </c>
+      <c r="D55" t="s">
+        <v>185</v>
+      </c>
+      <c r="E55" t="s">
+        <v>185</v>
+      </c>
+      <c r="G55" s="1" t="s">
+        <v>205</v>
+      </c>
+      <c r="H55" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8">
+      <c r="A56" t="s">
+        <v>207</v>
+      </c>
+      <c r="B56" t="s">
+        <v>9</v>
+      </c>
+      <c r="C56" t="s">
+        <v>68</v>
+      </c>
+      <c r="D56" t="s">
+        <v>185</v>
+      </c>
+      <c r="E56" t="s">
+        <v>185</v>
+      </c>
+      <c r="G56" s="1" t="s">
+        <v>208</v>
+      </c>
+      <c r="H56" t="s">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8">
+      <c r="A57" t="s">
+        <v>210</v>
+      </c>
+      <c r="B57" t="s">
+        <v>9</v>
+      </c>
+      <c r="C57" t="s">
+        <v>72</v>
+      </c>
+      <c r="D57" t="s">
+        <v>185</v>
+      </c>
+      <c r="E57" t="s">
+        <v>185</v>
+      </c>
+      <c r="G57" s="1" t="s">
+        <v>211</v>
+      </c>
+      <c r="H57" t="s">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8">
+      <c r="A58" t="s">
+        <v>213</v>
+      </c>
+      <c r="B58" t="s">
+        <v>9</v>
+      </c>
+      <c r="C58" t="s">
+        <v>77</v>
+      </c>
+      <c r="D58" t="s">
+        <v>185</v>
+      </c>
+      <c r="E58" t="s">
+        <v>185</v>
+      </c>
+      <c r="G58" s="1" t="s">
+        <v>214</v>
+      </c>
+      <c r="H58" t="s">
+        <v>215</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
     <hyperlink ref="G23" r:id="rId22"/>
     <hyperlink ref="G24" r:id="rId23"/>
     <hyperlink ref="G25" r:id="rId24"/>
     <hyperlink ref="G26" r:id="rId25"/>
     <hyperlink ref="G27" r:id="rId26"/>
     <hyperlink ref="G28" r:id="rId27"/>
     <hyperlink ref="G29" r:id="rId28"/>
     <hyperlink ref="G30" r:id="rId29"/>
     <hyperlink ref="G31" r:id="rId30"/>
     <hyperlink ref="G32" r:id="rId31"/>
     <hyperlink ref="G33" r:id="rId32"/>
     <hyperlink ref="G34" r:id="rId33"/>
     <hyperlink ref="G35" r:id="rId34"/>
     <hyperlink ref="G36" r:id="rId35"/>
     <hyperlink ref="G37" r:id="rId36"/>
     <hyperlink ref="G38" r:id="rId37"/>
     <hyperlink ref="G39" r:id="rId38"/>
     <hyperlink ref="G40" r:id="rId39"/>
     <hyperlink ref="G41" r:id="rId40"/>
+    <hyperlink ref="G42" r:id="rId41"/>
+    <hyperlink ref="G43" r:id="rId42"/>
+    <hyperlink ref="G44" r:id="rId43"/>
+    <hyperlink ref="G45" r:id="rId44"/>
+    <hyperlink ref="G46" r:id="rId45"/>
+    <hyperlink ref="G47" r:id="rId46"/>
+    <hyperlink ref="G48" r:id="rId47"/>
+    <hyperlink ref="G49" r:id="rId48"/>
+    <hyperlink ref="G50" r:id="rId49"/>
+    <hyperlink ref="G51" r:id="rId50"/>
+    <hyperlink ref="G52" r:id="rId51"/>
+    <hyperlink ref="G53" r:id="rId52"/>
+    <hyperlink ref="G54" r:id="rId53"/>
+    <hyperlink ref="G55" r:id="rId54"/>
+    <hyperlink ref="G56" r:id="rId55"/>
+    <hyperlink ref="G57" r:id="rId56"/>
+    <hyperlink ref="G58" r:id="rId57"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>